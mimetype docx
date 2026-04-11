--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE544CD"/>
+    <w:nsid w:val="51DE5C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>