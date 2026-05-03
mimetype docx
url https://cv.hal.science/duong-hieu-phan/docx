--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51DE5C80"/>
+    <w:nsid w:val="F04A8D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>