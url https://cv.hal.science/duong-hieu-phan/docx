--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Duong Hieu PHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur et responsable d'équipe Cybersecurité-Cryptographie à Télécom Paris - Institut Polytechnique de Paris. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">duong-hieu-phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1136-4064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115728228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs of Quantumness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/ayiv4fe-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Differential Privacy for Encrypted Databases Supporting Linear Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Alborch Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.583-604. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Anti-Censorship Nature of Encryption: On the Prevalence of Anamorphic Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Kutylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Advanced Cryptographic Protocols: Prototypical Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/1813-9663/37/4/16104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in security research in the Asiacrypt region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cw Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Hee Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (4), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3378428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute‐based broadcast encryption scheme for lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2017.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptography during the French and American Wars in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Koblitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (6), pp.491-511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01611194.2017.1292825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (4), pp.1318 - 1352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Key Delegation for Wildcarded Identity-Based and Inner-Product Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1695-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2012.2213594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Preliminary Results on the Stableness of Extended F-rule Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jaciii.2003.p0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hardcore Bit and Quantum Key Leasing over Classical Channel from LWE with Polynomial Modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – ASIACRYPT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.185-214, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0947-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphism Beyond One-to-One Messaging: Public-Key with Anamorphic Broadcast Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2025 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.429-455, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91131-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Anamorphism in (CCA-Secure) Public-Key Encryption and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2024: 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.422-455, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68379-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Dynamic Attribute-Based Signatures for Circuits from Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2024 : Public-Key Cryptography – PKC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia. pp.37-73, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57718-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Digital Vaccine Passport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2023 - The 22nd International Conference on Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Augusta, United States. pp.137-161, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7563-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Signatures: Secrecy from a Dictator Who Only Permits Authentication!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kutyłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Zawada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Santa Barbara (CA), United States. pp.759-790, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38545-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamorphic Encryption: Private Communication Against a Dictator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Trondheim ( Norvège), Norway. pp.34-63, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07085-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Knowledge Proofs for Committed Symmetric Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Quantum Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Daegeon, South Korea. pp.339-359, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81293-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anonymous Trace-and-Revoke Broadcast Encryption Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayantan Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2021 - Australasian Conference on Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Perth, Australia. pp.214-233, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90567-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concise Bounded Anonymous Broadcast Yielding Combinatorial Trace-and-Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2020 - International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy. pp.145-164, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57878-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalic: Delegated PSI Cardinality with Applications to Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Trieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France. pp.870-899, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64840-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Encryption from Codes with Rank Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hauteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tillich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2017 - Advances in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States. pp.194--224, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63697-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Public Trace and Revoke from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Bhattacherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shota Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM SIGSAC Conference on Computer and Communications Security, CCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Compacting Secret Key in Attribute-Based Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2016: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48965-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of k-LWE and Applications in Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Stehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Steinfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Santa Barbara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Public Key Traitor Tracing Scheme in Non-Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Nimour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Cairo, Egypt. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Leakage Resilient Revoke Scheme Resisting Pirates 2.0 in Bounded Leakage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.342-358, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Trace and Revoke Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2011 - 5th International Conference Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.204-221, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitors Collaborating in Public: Pirates 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.189-205, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CCA Secure Hybrid Damgård’s ElGamal Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2008: Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Shanghai, China. pp.68-82, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88733-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Damgård Is CCA1-Secure under the DDH Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helger Lipmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANS 2008: Cryptology and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hongkong, China. pp.18-30, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89641-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-based Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Malone-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Beijing, China. pp.361-376, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71677-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing with Optimal Transmission Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2007: Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valparaíso, Chile. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75496-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitor Tracing for Stateful Pirate Decoders with Constant Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology - VIETCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hanoi, Vietnam. pp.354-365, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11958239_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Construction of Hybrid Public Key Traitor Tracing with Full-Public-Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Safavi-Naini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongvu Tonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2006: Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Venice, Italy. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787006_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Security Notions for Public-Key Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2004: Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amalfi, Italy. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30598-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Traceability in Traitor Tracing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology – EUROCRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aarhus, Denmark. pp.542-558, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11426639_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Asymmetric Encryption and Signature Paddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2005: Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, New York, United States. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496137_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Security of Ciphers (Semantic Security and Pseudo-Random Permutations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2004: Selected Areas in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Waterlo, Canada. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30564-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAEP 3-Round:A Generic and Secure Asymmetric Encryption Padding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jeju Island, South Korea. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30539-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chosen-Ciphertext Security without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Taipei, Taiwan. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40061-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14973, Springer, pp.XX, 390, 2024, Lecture Notes in Computer Science, 978-3-031-71069-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Cryptography for Networks, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Galdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, SCN 2024, Amalfi, Italy, September 11–13, 2024, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. 14974, Springer, pp.XX, 362, 2024, Lecture Notes in Computer Science, 978-3-031-71072-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymmetric Cryptography: Primitives and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, 9781394188369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188369.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING DERIVED VALUES DEPENDING ON A SECRET MASTER VALUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2153575. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABLE SYSTEM FOR ENCRYPTING/DECRYPTING BROADCAST DIGITAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009053605A2. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et efficacité des schémas cryptographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Broadcast Encryption and Traitor Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Ecole normale supérieure - ENS PARIS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F04A8D61"/>
+    <w:nsid w:val="A9163D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hieu-phan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1136-4064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115728228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ayiv4fe-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Alborch Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Kutylowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Persiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zawada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/4/16104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cw Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Abe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Batten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hee Cheon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Dawson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2017.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Koblitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2017.1292825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Ling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Steinfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0251-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamanoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jaciii.2003.p0252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0947-5_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91131-6_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04931611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04577056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Hanh Tang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57718-5_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Duong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Gao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Trieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kuty&#322;owski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38545-2_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07085-3_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90567-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57878-7_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03220027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63697-9_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Agrawal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhattacherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Nimour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N75SMQ9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2B4RG08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24316-5_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZSMX60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88733-1_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-55SDB21T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helger Lipmaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89641-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H2C0T4WF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fazio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicolosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75496-1_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0KF4QNXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11958239_24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JBJ7JQ3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Naini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongvu Tonien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_23" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30598-9_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QRT076-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11426639_32" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496137_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30564-4_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30539-2_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40061-5_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Galdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71073-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188369.ch6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03541805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02384086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>