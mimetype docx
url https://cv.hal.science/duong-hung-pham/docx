--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -564,265 +564,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlaSo: Unsupervised Residual Plug and Play for Image Super-Resolution</w:t>
+                <w:t xml:space="preserve">A Data-Driven Framework for Fault Diagnostics in Gearbox Health Monitoring Under Non-Stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Nhan-Phuc Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3620784⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr13061663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194052v2</w:t>
+                <w:t xml:space="preserve">hal-05100103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Framework for Fault Diagnostics in Gearbox Health Monitoring Under Non-Stationary Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tuan-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">PlaSo: Unsupervised Residual Plug and Play for Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1663. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp. 4059-4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr13061663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3620784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100103v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
               </w:r>
@@ -942,90 +942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distinguished deep learning method for gear fault classification using time-frequency representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (7), pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1059,90 +1059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Tool For Extracting Frequency Curves From Large-Scale Data To Detect Rolling Bearing Faults Under Non-Stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan-Phuc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,235 +1512,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency Filtering Based on Model Fitting in the Time-Frequency Plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrosqueezing transforms: From low- to high-frequency modulations and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2904148⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.449-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102616v1</w:t>
+                <w:t xml:space="preserve">hal-02573644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrosqueezing transforms: From low- to high-frequency modulations and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Frequency Filtering Based on Model Fitting in the Time-Frequency Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.449-460. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.660-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2904148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573644v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of the Modes of Multicomponent Signals from Downsampled Short-Time Fourier Transform</w:t>
               </w:r>
@@ -1941,313 +1941,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Synchrosqueezing Transform for Multicomponent Signals Analysis - With an Application to Gravitational-Wave Signal</w:t>
+                <w:t xml:space="preserve">An Adaptive Computation of Contour Representations for Mode Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.3168-3178. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.1596-1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2686355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2750802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912852v2</w:t>
+                <w:t xml:space="preserve">hal-01586387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Computation of Contour Representations for Mode Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Demodulation, Ridge Detection and Synchrosqueezing for Multicomponent Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2750802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (8), pp.2093-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2656838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586387v1</w:t>
+                <w:t xml:space="preserve">hal-01586414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Demodulation, Ridge Detection and Synchrosqueezing for Multicomponent Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Order Synchrosqueezing Transform for Multicomponent Signals Analysis - With an Application to Gravitational-Wave Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (8), pp.2093-2103. </w:t>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.3168-3178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2656838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2686355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586414v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2259,955 +2259,955 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON: Unfolded Variational Model for Blind Deconvolution and Segmentation in 3d Dental Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion-Based Fourier Domain Deconvolution with Application to Ultrasound Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Amoros Rivera</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anes Ghouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388103v1</w:t>
+                <w:t xml:space="preserve">hal-05388076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-Based Fourier Domain Deconvolution with Application to Ultrasound Image Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anes Ghouli</w:t>
+                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388076v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Characterization of Sub-Millimeter Subsurface Cracks in Rail Using Contrast Enhanced Ultrafast Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinga Roseline Hinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengchang Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Oelze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASCE's 2026 Transportation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388086v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sub-Millimeter Subsurface Cracks in Rail Using Contrast Enhanced Ultrafast Ultrasound Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FALCON: Unfolded Variational Model for Blind Deconvolution and Segmentation in 3d Dental Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Amoros Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinga Roseline Hinga</w:t>
+                <w:t xml:space="preserve">Ouissem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengchang Kou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sanders</w:t>
+                <w:t xml:space="preserve">Manuel Curado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael L. Oelze</w:t>
+                <w:t xml:space="preserve">Jose Francisco Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE's 2026 Transportation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Detroit (Michigan), United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427283v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Image Restoration via Diffusion in the Fourier Space Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anes Ghouli</w:t>
+                <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2025 International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100100v1</w:t>
+                <w:t xml:space="preserve">hal-05008877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Autoencoder Neural Networks to Improve Microbubble Detection and Localization in Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t>
+              <w:t xml:space="preserve">2025 IEEE 22th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008877v1</w:t>
+                <w:t xml:space="preserve">hal-05100461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Autoencoder Neural Networks to Improve Microbubble Detection and Localization in Ultrasound Localization Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound Image Restoration via Diffusion in the Fourier Space Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Ghouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston (TX), United States</w:t>
+              <w:t xml:space="preserve">IEEE 2025 International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100461v1</w:t>
+                <w:t xml:space="preserve">hal-05100100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
+                <w:t xml:space="preserve">Enhanced Localization in Ultrafast Ultrasound Imaging through Spatio-Temporal Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.TU1.SC1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741216v1</w:t>
+                <w:t xml:space="preserve">hal-04596871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Localization in Ultrafast Ultrasound Imaging through Spatio-Temporal Deep Learning</w:t>
+                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.TU1.SC1.6</w:t>
+              <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596871v1</w:t>
+                <w:t xml:space="preserve">hal-04741216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,217 +3584,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
+                <w:t xml:space="preserve">Physics-Informed Cyclic GAN for Resolution Enhancement with Application to Ultrafast Ultrasound Blood Flow Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS), Jul 2023, Sydney, Australia. à paraître</w:t>
+              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137949v1</w:t>
+                <w:t xml:space="preserve">hal-04137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Cyclic GAN for Resolution Enhancement with Application to Ultrafast Ultrasound Blood Flow Imaging</w:t>
+                <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
+              <w:t xml:space="preserve">45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS), Jul 2023, Sydney, Australia. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137989v1</w:t>
+                <w:t xml:space="preserve">hal-04137949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new CBCT automated method to explore root canal transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,239 +4608,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution-based clutter suppression for vascularization imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Use of Rényi Entropy for Optimal Window Size Computation in the Short-Time Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Ultrasonics Symposium (IUS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.5830-5834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787175v1</w:t>
+                <w:t xml:space="preserve">hal-02573674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Rényi Entropy for Optimal Window Size Computation in the Short-Time Fourier Transform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind deconvolution-based clutter suppression for vascularization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EEE International Ultrasonics Symposium (IUS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02573674v1</w:t>
+                <w:t xml:space="preserve">hal-03787175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demodulation Algorithm Based on Higher Order Synchrosqueezing</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping ability of new RevoS and ProTaper Gold: a cone-beam computed tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS: A streamlined model-based optimization approach for super-resolution ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA280559"/>
+    <w:nsid w:val="8CCC3FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5918,51 +5918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hung-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2928-5797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230972209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Phuc Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Du Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong-Dien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06033-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2024_12_2024049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2987166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2904148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2875390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2865253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912852v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2686355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2750802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2656838" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinga Roseline Hinga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchang Kou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Oelze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902962" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462216" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586372v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01881995v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hung-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2928-5797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230972209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Phuc Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Du Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong-Dien Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061663" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06033-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2024_12_2024049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2987166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2904148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2875390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2865253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2750802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2656838" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912852v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2686355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinga Roseline Hinga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchang Kou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Oelze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902962" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462216" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586372v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01881995v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>