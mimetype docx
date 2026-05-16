--- v1 (2026-04-19)
+++ v2 (2026-05-16)
@@ -564,265 +564,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Framework for Fault Diagnostics in Gearbox Health Monitoring Under Non-Stationary Conditions</w:t>
+                <w:t xml:space="preserve">PlaSo: Unsupervised Residual Plug and Play for Image Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhan-Phuc Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tuan-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr13061663⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp. 4059-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3620784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100103v1</w:t>
+                <w:t xml:space="preserve">hal-05194052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlaSo: Unsupervised Residual Plug and Play for Image Super-Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Data-Driven Framework for Fault Diagnostics in Gearbox Health Monitoring Under Non-Stationary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan-Phuc Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp. 4059-4063. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3620784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr13061663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194052v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
               </w:r>
@@ -942,90 +942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distinguished deep learning method for gear fault classification using time-frequency representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (7), pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1059,90 +1059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Tool For Extracting Frequency Curves From Large-Scale Data To Detect Rolling Bearing Faults Under Non-Stationary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong-Dien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Du Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan-Phuc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,222 +1941,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Computation of Contour Representations for Mode Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Demodulation, Ridge Detection and Synchrosqueezing for Multicomponent Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2750802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (8), pp.2093-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2656838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586387v1</w:t>
+                <w:t xml:space="preserve">hal-01586414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Demodulation, Ridge Detection and Synchrosqueezing for Multicomponent Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Computation of Contour Representations for Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (8), pp.2093-2103. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.1596-1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2656838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2750802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586414v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Synchrosqueezing Transform for Multicomponent Signals Analysis - With an Application to Gravitational-Wave Signal</w:t>
               </w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,69 +3092,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,80 +3150,93 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741216v1</w:t>
+                <w:t xml:space="preserve">hal-04741210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,51 +3245,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741210v1</w:t>
+                <w:t xml:space="preserve">hal-04741216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Ultrasound imaging via Unpaired Training with the Model-Informed CycleGAN Algorithm</w:t>
               </w:r>
@@ -3364,437 +3364,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Deconvolved Robust Principal Component Analysis (BD-RPCA) for Enhancing Ultrasound Localization Microscopy (UML) Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computed Tomography Image Restoration Using a Quantum-Based Deep Unrolled Denoiser and a Plug-and-Play Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
+              <w:t xml:space="preserve">31st European Association for Signal Processing Conference (EURASIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Finland, Sep 2023, Helsinki, Finland. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137978v1</w:t>
+                <w:t xml:space="preserve">hal-04138031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography Image Restoration Using a Quantum-Based Deep Unrolled Denoiser and a Plug-and-Play Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind Deconvolved Robust Principal Component Analysis (BD-RPCA) for Enhancing Ultrasound Localization Microscopy (UML) Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Association for Signal Processing Conference (EURASIP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Finland, Sep 2023, Helsinki, Finland. à paraître</w:t>
+              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138031v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Cyclic GAN for Resolution Enhancement with Application to Ultrafast Ultrasound Blood Flow Imaging</w:t>
+                <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
+              <w:t xml:space="preserve">45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS), Jul 2023, Sydney, Australia. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137989v1</w:t>
+                <w:t xml:space="preserve">hal-04137949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
+                <w:t xml:space="preserve">Physics-Informed Cyclic GAN for Resolution Enhancement with Application to Ultrafast Ultrasound Blood Flow Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS), Jul 2023, Sydney, Australia. à paraître</w:t>
+              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137949v1</w:t>
+                <w:t xml:space="preserve">hal-04137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
               </w:r>
@@ -4013,90 +4013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum denoising-based super-resolution algorithm applied to dental tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-Wise 3D Ultrasound Image Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Fast 3D Single Image Super-Resolution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS: A streamlined model-based optimization approach for super-resolution ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CCC3FE5"/>
+    <w:nsid w:val="D83F7A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5918,51 +5918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hung-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2928-5797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230972209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Phuc Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Du Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong-Dien Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061663" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06033-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2024_12_2024049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2987166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2904148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2875390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2865253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2750802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2656838" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912852v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2686355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinga Roseline Hinga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchang Kou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Oelze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902962" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462216" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586372v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01881995v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-hung-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2928-5797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230972209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Phuc Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Du Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong-Dien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06033-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2024_12_2024049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.2987166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2904148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2875390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave-Jallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2865253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2656838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2750802" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912852v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2686355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinga Roseline Hinga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchang Kou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Oelze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902962" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462216" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586372v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01881995v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>