--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -547,313 +547,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Liouville-Type Theorem for the Lane–Emden Equation in a Half-space</w:t>
+                <w:t xml:space="preserve">Classification and Liouville-type theorems for semilinear elliptic equations in unbounded domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souplet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnaa392⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.551-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2022.15.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868772v1</w:t>
+                <w:t xml:space="preserve">hal-02619605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity and symmetry for semilinear elliptic equations in bounded domains</w:t>
+                <w:t xml:space="preserve">A Liouville-Type Theorem for the Lane–Emden Equation in a Half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Farina</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Sirakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (05), </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (12), pp.9024-9043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219199722500183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnaa392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149579v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Liouville-type theorems for semilinear elliptic equations in unbounded domains.</w:t>
+                <w:t xml:space="preserve">Regularity and symmetry for semilinear elliptic equations in bounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.551-566. </w:t>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (05), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2022.15.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219199722500183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619605v1</w:t>
+                <w:t xml:space="preserve">hal-03149579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lane–Emden equation in strips</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity of the extremal solutions for the Liouville system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,379 +3841,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356579v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable solutions for the bilaplacian with exponential nonlinearity</w:t>
+                <w:t xml:space="preserve">Perturbing singular solutions of the Gelfand problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204944v1</w:t>
+                <w:t xml:space="preserve">hal-00204945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a semilinear elliptic equation with inverse square potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haïm Brezis</w:t>
+                <w:t xml:space="preserve">The extremal solution of a boundary reaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tesei</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Montenegro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288567v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbing singular solutions of the Gelfand problem</w:t>
+                <w:t xml:space="preserve">Stable solutions for the bilaplacian with exponential nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204945v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extremal solution of a boundary reaction problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Davila</w:t>
+                <w:t xml:space="preserve">On a semilinear elliptic equation with inverse square potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïm Brezis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Montenegro</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tesei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288571v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a nonlocal equation arising in population dynamics</w:t>
               </w:r>
@@ -4842,51 +4842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F81A7B"/>
+    <w:nsid w:val="3492C725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5073,51 +5073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3126-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082041636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006155v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zugmeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721728v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Petitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.109906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Sirakov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199722500183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Harrabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210517000142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Abatangelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.2469" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2014.02.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupaigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghergu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goubet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Warnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0613-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.05.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.562954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto C. Ponce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Costin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruskal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sirakov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-473-1_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456704v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335633v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajlaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356579v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Montenegro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tesei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Nedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3126-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082041636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006155v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zugmeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721728v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Petitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.109906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Sirakov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199722500183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Harrabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210517000142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Abatangelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.2469" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2014.02.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupaigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghergu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goubet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Warnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0613-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.05.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.562954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto C. Ponce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Costin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruskal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sirakov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-473-1_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456704v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335633v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajlaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356579v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Montenegro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tesei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Nedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>