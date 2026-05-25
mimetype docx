--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -547,313 +547,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Liouville-type theorems for semilinear elliptic equations in unbounded domains.</w:t>
+                <w:t xml:space="preserve">A Liouville-Type Theorem for the Lane–Emden Equation in a Half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Farina</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Sirakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2022.15.551⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (12), pp.9024-9043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnaa392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619605v1</w:t>
+                <w:t xml:space="preserve">hal-03868772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Liouville-Type Theorem for the Lane–Emden Equation in a Half-space</w:t>
+                <w:t xml:space="preserve">Regularity and symmetry for semilinear elliptic equations in bounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souplet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (12), pp.9024-9043. </w:t>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (05), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnaa392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219199722500183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868772v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity and symmetry for semilinear elliptic equations in bounded domains</w:t>
+                <w:t xml:space="preserve">Classification and Liouville-type theorems for semilinear elliptic equations in unbounded domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (05), </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.551-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219199722500183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2022.15.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149579v1</w:t>
+                <w:t xml:space="preserve">hal-02619605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lane–Emden equation in strips</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Abatangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
@@ -2404,204 +2404,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borel summation of adiabatic invariants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Costin</w:t>
+                <w:t xml:space="preserve">Hardy type inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kruskal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17, pp.509--519</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.335--365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009119v1</w:t>
+                <w:t xml:space="preserve">hal-00009125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy type inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Davila</w:t>
+                <w:t xml:space="preserve">Borel summation of adiabatic invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kruskal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.335--365</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.509--519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009125v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularities of positive supersolutions in elliptic PDEs</w:t>
               </w:r>
@@ -3332,51 +3332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness of large solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity of the extremal solutions for the Liouville system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary blow-up solutions in the unit ball : asymptotics, uniqueness and symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,291 +3841,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356579v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbing singular solutions of the Gelfand problem</w:t>
+                <w:t xml:space="preserve">Stable solutions for the bilaplacian with exponential nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204945v1</w:t>
+                <w:t xml:space="preserve">hal-00204944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extremal solution of a boundary reaction problem</w:t>
+                <w:t xml:space="preserve">Perturbing singular solutions of the Gelfand problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288571v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable solutions for the bilaplacian with exponential nonlinearity</w:t>
+                <w:t xml:space="preserve">The extremal solution of a boundary reaction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Guerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00204944v1</w:t>
+                <w:t xml:space="preserve">hal-00288571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a semilinear elliptic equation with inverse square potential</w:t>
               </w:r>
@@ -4842,51 +4842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3492C725"/>
+    <w:nsid w:val="29EE9AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5073,51 +5073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3126-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082041636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006155v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zugmeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721728v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Petitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.109906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Sirakov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199722500183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Harrabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210517000142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Abatangelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.2469" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2014.02.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupaigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghergu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goubet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Warnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0613-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.05.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.562954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto C. Ponce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Costin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruskal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sirakov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-473-1_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456704v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335633v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajlaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356579v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Montenegro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tesei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Nedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3126-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082041636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006155v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zugmeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721728v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Petitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.109906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Sirakov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199722500183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Harrabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210517000142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Abatangelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01283992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.2469" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2014.02.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupaigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghergu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goubet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Warnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0613-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.05.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.562954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tesei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto C. Ponce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Costin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruskal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dupaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sirakov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-473-1_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456704v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335633v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajlaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356579v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Montenegro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tesei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Nedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>