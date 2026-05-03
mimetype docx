--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,161 +330,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of coupling droplet microfluidics and multiphoton optical microscopy to study the crystallization of polymorphic substances: a case study with ortho -aminobenzoic acid</w:t>
+                <w:t xml:space="preserve">Lattice softening and diffusive dynamics in the polar metal LiReO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cercel</w:t>
+                <w:t xml:space="preserve">Kantaro Murayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brandel</w:t>
+                <w:t xml:space="preserve">Ryota Masuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rac</w:t>
+                <w:t xml:space="preserve">Cédric Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinètre</w:t>
+                <w:t xml:space="preserve">Hideaki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Gerard</w:t>
+                <w:t xml:space="preserve">Tatsuya Yanagisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CE01289E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adt3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121037v1</w:t>
+                <w:t xml:space="preserve">hal-05586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocation vs Dication 2D → 1D Dimensional Reduction Agent Affording Broad Band Emitters 1D Lead Bromide Perovskites</w:t>
               </w:r>
@@ -594,1601 +594,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopurity by Directed Evolution of Crystal Stabilities and Nonequilibrium Crystallization</w:t>
+                <w:t xml:space="preserve">The benefit of coupling droplet microfluidics and multiphoton optical microscopy to study the crystallization of polymorphic substances: a case study with ortho -aminobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
+                <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjoerd W van Dongen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Léonard</w:t>
+                <w:t xml:space="preserve">Romain Rac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime D Charpentier</w:t>
+                <w:t xml:space="preserve">Clément Pinètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c00569⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CE01289E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964991v1</w:t>
+                <w:t xml:space="preserve">hal-05121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiopurity by Directed Evolution of Crystal Stabilities and Nonequilibrium Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tailleur</w:t>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd W van Dongen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime D Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
+              <w:t xml:space="preserve">, 2025, LABO-SMS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346674v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Orientation of Polar Axis in Chiral Metal‐Halides to Reveal Their Intrinsic Circularly Polarized Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Tieriekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Maniadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ségut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos‐seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (13), pp.2403205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202403205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maniadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533959v1</w:t>
+                <w:t xml:space="preserve">hal-05346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Case of Polymorphism in the Binary System of Enantiomers of a Praziquantel Derivative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Leeman</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.4c00035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533952v1</w:t>
+                <w:t xml:space="preserve">hal-04533959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Case of Polymorphism in the Binary System of Enantiomers of a Praziquantel Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Hugo Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.4c00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369083v1</w:t>
+                <w:t xml:space="preserve">hal-04533952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Enhancement of Nucleation Efficiency of Aqueous Ethylenediamine Sulfate Solutions by Nonphotochemical Laser-Induced Nucleation: Investigations on the Role of Solid Impurities in the Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina C Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00588⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210855v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Enhancement of Nucleation Efficiency of Aqueous Ethylenediamine Sulfate Solutions by Nonphotochemical Laser-Induced Nucleation: Investigations on the Role of Solid Impurities in the Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240331v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium Sulfate: A New Candidate to Explore Non-Photochemical Laser-Induced Nucleation Mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+                <w:t xml:space="preserve">Grace Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11121571⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485002v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocrystals of Praziquantel: Discovery by Network-Based Link Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnoud Tijink</w:t>
+                <w:t xml:space="preserve">Potassium Sulfate: A New Candidate to Explore Non-Photochemical Laser-Induced Nucleation Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00211⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11121571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046237v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocrystals of Praziquantel: Discovery by Network-Based Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Joris Devogelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Tijink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Clevers</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.3428-3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363265v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure and RE 3+ -Doped La7O6 (VO4) 3 (RE = Eu, Sm): Polymorphism Stability and Luminescence Properties of a New Oxyvanadate Matrix</w:t>
+                <w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alejandra Gómez Torres</w:t>
+                <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kaczmarek</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (9), pp.5929-5938. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339456v1</w:t>
+                <w:t xml:space="preserve">hal-02363265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2436,4332 +2436,4466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family of Conglomerate-Forming Systems Composed of Chlocyphos and Alkyl-amine. Assessment of Their Resolution Performances by Using Various Modes of Preferential Crystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Leeman</w:t>
+                <w:t xml:space="preserve">Pure and RE 3+ -Doped La7O6 (VO4) 3 (RE = Eu, Sm): Polymorphism Stability and Luminescence Properties of a New Oxyvanadate Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Alejandra Gómez Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00568⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.5929-5938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276971v1</w:t>
+                <w:t xml:space="preserve">hal-04339456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+                <w:t xml:space="preserve">Family of Conglomerate-Forming Systems Composed of Chlocyphos and Alkyl-amine. Assessment of Their Resolution Performances by Using Various Modes of Preferential Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.5173-5183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857154v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1112-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857176v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536 (1), pp.426 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048482v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Intermediate Polymorph of 1-Fluoro-adamantane and Its Second-Order-like Transition toward the Low Temperature Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Del Barrio</w:t>
+                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00353⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (22), pp.9382-9392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551454v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization from the Amorphous State of a Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Canotilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.337 - 346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">New Intermediate Polymorph of 1-Fluoro-adamantane and Its Second-Order-like Transition toward the Low Temperature Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3395-3401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766057v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic Phase Transition in 4′-Hydroxyacetophenone: Equilibrium Temperature, Kinetic Barrier, and the Relative Stability of Z ′ = 1 and Z ′ = 2 Forms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nguyen</w:t>
+                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.1918 - 1932. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928081v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphic Phase Transition in 4′-Hydroxyacetophenone: Equilibrium Temperature, Kinetic Barrier, and the Relative Stability of Z ′ = 1 and Z ′ = 2 Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Martins</w:t>
+                <w:t xml:space="preserve">Abhinav Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">Carlos Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Druzhinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisa Varushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.1918 - 1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928458v1</w:t>
+                <w:t xml:space="preserve">hal-01928081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1224 - 1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928586v1</w:t>
+                <w:t xml:space="preserve">hal-01928458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928417v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928396v1</w:t>
+                <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Second Harmonic Generation to Characterize Crystalline Samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201400756⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928833v1</w:t>
+                <w:t xml:space="preserve">hal-01928396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the spontaneous polymorphic transition of pyrazinamide γ form at room temperature by co-spray drying with 1,3-dimethylurea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Relevance of the Second Harmonic Generation to Characterize Crystalline Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.063⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (6), pp.971 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201400756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928821v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of the spontaneous polymorphic transition of pyrazinamide γ form at room temperature by co-spray drying with 1,3-dimethylurea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 479 (1), pp.163 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928787v1</w:t>
+                <w:t xml:space="preserve">hal-01928821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928832v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A racemic and enantiopure unsymmetric diiron(III) complex with a chiral o-carborane-based pyridylalcohol ligand: combined chiroptical, magnetic, and nonlinear optical properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Giner Planas</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (4), pp.1081-1090. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490 (1-2), pp.248 - 257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01120346v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2(PO4)[middle dot]3H2O (A = K+, NH4+ and Rb+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A racemic and enantiopure unsymmetric diiron(III) complex with a chiral o-carborane-based pyridylalcohol ligand: combined chiroptical, magnetic, and nonlinear optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautier</w:t>
+                <w:t xml:space="preserve">Minying Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auguste</w:t>
+                <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clevers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Clara Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
+              <w:t xml:space="preserve">Chemical European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.1081-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082710v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2 (PO4)·3H2O (A = K+ , NH4+ and Rb+)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2(PO4)[middle dot]3H2O (A = K+, NH4+ and Rb+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944492v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of order–disorder transition in organic solids by using temperature resolved second harmonic generation (TR-SHG)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2 (PO4)·3H2O (A = K+ , NH4+ and Rb+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01929940v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotropic Transition Mechanism of m -Hydroxybenzoic Acid Investigated by Temperature-Resolved Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Detection of order–disorder transition in organic solids by using temperature resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg400712s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1078, pp.61 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930118v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature resolved second harmonic generation to probe the structural purity of m-hydroxybenzoic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Monotropic Transition Mechanism of m -Hydroxybenzoic Acid Investigated by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2763-y⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.3697 - 3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400712s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930159v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of crystal growth conditions on the formation of macroscopic liquid inclusions in ciclopirox crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature resolved second harmonic generation to probe the structural purity of m-hydroxybenzoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.271 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930671v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical transformations of the active pharmaceutical ingredient BN83495: enantiotropic and monotropic relationships. Access to several polymorphic forms by using various solvation–desolvation processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. N. Petit</w:t>
+                <w:t xml:space="preserve">Incidence of crystal growth conditions on the formation of macroscopic liquid inclusions in ciclopirox crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CE06537A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 342 (1), pp.72 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930718v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Crystals in Chiral Organic Systems: A Case Study on ( R )- and ( S )-Ethanolammonium 3-Chloromandelate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical transformations of the active pharmaceutical ingredient BN83495: enantiotropic and monotropic relationships. Access to several polymorphic forms by using various solvation–desolvation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kotelnikova</w:t>
+                <w:t xml:space="preserve">D. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Glikin</w:t>
+                <w:t xml:space="preserve">O. Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galland</w:t>
+                <w:t xml:space="preserve">M. N. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (12), pp.5882 - 5888. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.2507-2519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg3003405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CE06537A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930730v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative resolution of (±)-trans-1,2-diaminocyclohexane by means of preferential crystallization of its citrate monohydrate</w:t>
+                <w:t xml:space="preserve">Mixed Crystals in Chiral Organic Systems: A Case Study on ( R )- and ( S )-Ethanolammonium 3-Chloromandelate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Galland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">V. Taratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kotelnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.07.019⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (12), pp.5882 - 5888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg3003405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931236v1</w:t>
+                <w:t xml:space="preserve">hal-01930730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+                <w:t xml:space="preserve">Preparative resolution of (±)-trans-1,2-diaminocyclohexane by means of preferential crystallization of its citrate monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (18), pp.2212 - 2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932722v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting Conglomerates by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), pp.2713 - 2718. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg801356m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant dehydration mechanisms in single crystals of α,α-trehalose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Petit</w:t>
+                <w:t xml:space="preserve">A. Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2009.09.032⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932650v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas vacuoles formation during the dehydration of trehalose dihydrate: A Raman microspectroscopy approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concomitant dehydration mechanisms in single crystals of α,α-trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 344 (18), pp.2539 - 2546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2009.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-007-8384-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01933251v1</w:t>
+                <w:t xml:space="preserve">hal-01932650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically active lipid A antagonist embedded in a multilayered polyelectrolyte architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kochi Fukase</w:t>
+                <w:t xml:space="preserve">Gas vacuoles formation during the dehydration of trehalose dihydrate: A Raman microspectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Brandenburg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (2), pp.325 - 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-007-8384-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338026v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biologically active lipid A antagonist embedded in a multilayered polyelectrolyte architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kochi Fukase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Guenounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (9), pp.1771-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polyelectrolyte Multilayers and Degradable Polymer Layers as Multicompartment Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mendez Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Mendez Garza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Ladam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (26), pp.12372-12377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la051465b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6771,8798 +6905,8798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la microfluidique de gouttes et de la microscopie à génération de seconde harmonique pour le criblage in situ de phases cristallines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare case of Polymorphism in the Binary System of Enantiomers of a Praziquantel derivative: Crystal Structures and Phase Diagram Determinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude des Equilibres entre Phases JEEP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optics: A powerful tool for the characterization of organic crystallized compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM14 - 14th INTERNATIONAL CONFERENCE ON CRYSTAL GROWTH OF ORGANIC MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale nucleation rate measurements of Co-crystals : Comparison of stirred vials and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Espo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of crystallization conditions in microfluidics for a compound exhibiting concomitant polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the Mechanism of Non-Photochemical Laser Induced Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristech 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation Microscopy (SHG-M) in Material Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity for amine family to form conglomerates with Chlocyphos and their resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity for amine family to form conglomerates with Chlocyphos and their resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th BIWIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlocyphos: Conglomerate forming derivatives (salts) for its resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE summer school, University of Manchester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of 1-fluoro-adamantane phase transitions by temperature-resolved second harmonic generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Device for In Situ Detection of Conglomerate Forming Systems in Suspension by Second Harmonic Generation (SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Negrier</w:t>
+                <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barrio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938514v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Device for In Situ Detection of Conglomerate Forming Systems in Suspension by Second Harmonic Generation (SHG)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinvestigation of 1-fluoro-adamantane phase transitions by temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">43èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939162v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental conglomerate discovery method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORE Workshop – Solid State Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Formic Acid (FA)/Water Phase Diagram by means of Temperature-Resolved Second Harmonic Generation and FA Phase Transition: a Reinvestigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939524v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940257v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formic Acid (FA)/Water Phase Diagram by means of Temperature-Resolved Second Harmonic Generation and FA Phase Transition: a Reinvestigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th BIWIC meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940240v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939592v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939675v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial blockage of the reversible solid-solid transition of strontium succinate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940784v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Partial blockage of the reversible solid-solid transition of strontium succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lerestif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940800v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular mobility and fragility on physical stability of two amorphous pharmaceuticals in the supercooled and glassy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PolyChar 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of urea derivatives in blocking the metastable form of pyrazinamide by co-spray-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature resolved second harmonic generation (TR-SHG) to investigate desolvation processes among organic solvates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of Fast Crystallization by means of X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940951v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Inhibition of the spontaneous polymorphic transition of Pyrazinamide Gamma Form at RT by co-spray Drying with 1,3 Dimethyl urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941027v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 1: Literature Review and Experimental Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941115v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the Spontaneous Polymorphic Transition of Pyrazinamide Gamma Form at Room Temperature by Co-Spray Drying with 1,3-Dimethylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the spontaneous polymorphic transition of Pyrazinamide Gamma Form at RT by co-spray Drying with 1,3 Dimethyl urea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940865v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of Fast Crystallization by means of X-Ray Diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940878v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 1: Literature Review and Experimental Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 2: Application to Polymorphism and Phase Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941049v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941095v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7.Effects of milling on polymorphism of biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942343v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t>
+              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942369v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of order-disorder transition in organic solids by using temperature-resolved Second Harmonic Generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BWIC-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-resolved second harmonic generation : A tool designed to study solid-solid transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-resolved second harmonic generation A tool designed to study solid-solid transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas bubbles as crystal growth inhibitors during the formation of liquid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the systematic presence of gas in liquid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crystals in chiral organic systems: phase diagram and crystal structure features of an ethanolamine salt of 3-chloromandelic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Taratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kotelnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yu. Kryuchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943269v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943222v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing performances of preferential crystallization – A case study with 1,2-di-amonium-cyclohexane citrate monohydrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Chiral discrimination in the solid state and its relationship with the performances of preferential crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943362v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemma on the centro or non-centro symmetry of 3-5dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duresseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral discrimination in the solid state and its relationship with the performances of preferential crystallization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Enhancing performances of preferential crystallization – A case study with 1,2-di-amonium-cyclohexane citrate monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943381v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formation of liquid inclusions in single crystals of benzoyllusitanicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced prototype using second harmonic generation (SHG) for pre-screening of conglomerates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Advanced prototype using second harmonic generation (SHG) fpr prescreening of conglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXVème JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937874v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced prototype using second harmonic generation (SHG) fpr prescreening of conglomerates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Advanced prototype using second harmonic generation (SHG) for pre-screening of conglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVème JEEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeep/200900015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944194v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting conglomerates among racemic salts by Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944276v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Spotting conglomerates among racemic salts by Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944293v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high energy milling on molecular phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Modifications of the glycosidic linkage induced during the rehydration behaviour of anhydrous trehalose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944663v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of the glycosidic linkage induced during the rehydration behaviour of anhydrous trehalose.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Effect of high energy milling on molecular phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944674v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by Raman spectroscopy of vacuoles formed during the dehydration of trehalose dihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two efficient routes for the resolution of (+/-) 5-phenyl-5-trifluoromethylhydantoin: (1) the Pasteurian method (2) the Auto Seeded Preferential Crystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">First results on Preferential Crystallization of (+/-) 5-phenyl-5-trifluoromethylhydantoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">BIWIC-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Halle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945222v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on Preferential Crystallization of (+/-) 5-phenyl-5-trifluoromethylhydantoin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Two efficient routes for the resolution of (+/-) 5-phenyl-5-trifluoromethylhydantoin: (1) the Pasteurian method (2) the Auto Seeded Preferential Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Halle, France</w:t>
+              <w:t xml:space="preserve">XXXIème JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945171v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation: a reliable tool in spotting conglomerates ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput technique for detection of conglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of conglomerate by using Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Crystal Growth of Organic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15572,531 +15706,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Microfluidics for the Study of a Compound Exhibiting Concomitant Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD students’ day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-crystallization of Praziquantel : conglomerate and racemic compound nucleation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Brandel</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">JEEP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233725v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Microfluidics for the Study of a Compound Exhibiting Concomitant Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des Equilibres entre Phases, JEEP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct chiral resolution of Praziquantel through preferential crystallization of a conglomerate cocrystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Co-crystallization of Praziquantel : conglomerate and racemic compound nucleation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ISIC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233696v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16115,1308 +16249,1308 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Shemchuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Leyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Solid Impurities on the Non-Photochemical Laser Induced Nucleation of Ethylenediamine Sulfate solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Equilibres entre Phases (JEEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanism of Non-Photochemical Laser Induced Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYSTAL GROWTH OF ORGANIC MATERIALS -CGOM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of filtration and addition of nanoparticles on the Non-Photochemical Laser Induced Nucleation of EthyleneDiamine Sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereomeric salt resolution of Praziquanamine rationalized and optimized via phase diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop H ter Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Non-Photochemical Laser induced Nucleation be a stereoselective Process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC21 (International Symposium on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation Microscopy (SHG-M) to Monitor Phase Transitions in Disordered Organic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clevers Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Expertise en Recherche à la Formation Initiale : Ouverture d’un MASTER 2 « Cristallisation » A L’Universite De Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIREC -SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expertise en recherche à la formation initiale : ouverture d'un Master 2 &amp;quot;cristallisation&amp;quot; à l'Université de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Second Harmonic Generation a reliable tool for studying solid-solid phase transition and structural purity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17426,154 +17560,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopurity by directed evolution of crystallization behaviour and nonequilibrium conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd van Dongen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th BIWIC – International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17583,125 +17717,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization of Enantiomers from Conglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krzysztof Sztwiertnia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recrystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.403-424, 2012, 978-953-51-0122-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/33746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17769,51 +17903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C90D79E"/>
+    <w:nsid w:val="DF48C0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18000,51 +18134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6188-0943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199122326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Auffret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd W van Dongen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00569" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;gut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos&#8208;seignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ritou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.4c00035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04210855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Briard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03485002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Briard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Joris Devogelaer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Tijink" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra G&#243;mez Torres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaczmarek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Joseph" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Druzhinina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Varushchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01876" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houssin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Petit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE06537A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taratin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorenz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotelnikova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glikin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3003405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.07.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801356m" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ossart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.09.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8384-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HN8QJ5MB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochi Fukase" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brandenburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7RPS7H4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mendez Garza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jessel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051465b" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB1ZKPH3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233604v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940865v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942744v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taratin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu. Kryuchkova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943381v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonella" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dureisseix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944194v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944276v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944697v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ossart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945144v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Petit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945877v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688173v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233725v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688123v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777825v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045977v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop H ter Horst" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832240v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698380v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Dongen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33746" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dupray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6188-0943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199122326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Auffret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd W van Dongen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L&#233;onard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Tieriekhov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;gut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos&#8208;seignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ritou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.4c00035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04210855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Briard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00588" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03485002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Briard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121571" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Joris Devogelaer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Tijink" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra G&#243;mez Torres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaczmarek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928081v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Druzhinina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Varushchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01876" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houssin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Petit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE06537A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taratin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorenz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotelnikova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glikin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3003405" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.07.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801356m" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ossart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.09.032" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8384-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HN8QJ5MB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochi Fukase" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brandenburg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7RPS7H4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mendez Garza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jessel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051465b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB1ZKPH3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940865v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941096v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942469v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942744v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taratin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu. Kryuchkova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dureisseix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937874v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944674v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944697v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ossart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945144v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Petit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688173v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777825v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832229v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045977v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop H ter Horst" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832240v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Dongen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446181v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33746" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>