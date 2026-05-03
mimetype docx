--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -770,412 +770,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
+                <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ferras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (17), pp.9649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00886-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860182v1</w:t>
+                <w:t xml:space="preserve">hal-00862145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ferras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (17), pp.9649. </w:t>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00886-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862145v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary mechanisms driving the evolution of a large polydnavirus gene family coding for protein tyrosine phosphatases</w:t>
               </w:r>
@@ -1308,90 +1308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a chromosomal Maverick to endogenous bracovirus in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139, pp.489-96. </w:t>
@@ -1441,51 +1441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Annaheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,355 +1569,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080679v1</w:t>
+                <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080677v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The few virus-like genes ofCotesia congregata bracovirus</w:t>
               </w:r>
@@ -1929,64 +1929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (5), pp.407-417. </w:t>
@@ -2342,64 +2342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,90 +3415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3540,77 +3540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,103 +3665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancêtres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème journées des entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,90 +3799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and Replication of Polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4228,77 +4228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polydnavirus : des virus qui pratiquent le transfert de gènes depuis 100 millions d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.125-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2010262125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4494,51 +4494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Pejakovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane El Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Lucia Combita-Rojas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09217.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Gruijl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bontkes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walboomers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coursaget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stukart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-2-399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.11.9063-9071.1999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1998.tb12899.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpat.1996.0113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0490E786ED6849D8E1116AA82DA6BD1EDC1C1467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chabaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08371.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00004-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Pejakovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane El Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Lucia Combita-Rojas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09217.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Gruijl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bontkes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walboomers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coursaget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stukart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-2-399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.11.9063-9071.1999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1998.tb12899.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpat.1996.0113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0490E786ED6849D8E1116AA82DA6BD1EDC1C1467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chabaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08371.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00004-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>