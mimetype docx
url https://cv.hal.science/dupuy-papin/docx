--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -904,278 +904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jancek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thézé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862670v1</w:t>
+                <w:t xml:space="preserve">hal-00860182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860182v1</w:t>
+                <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary mechanisms driving the evolution of a large polydnavirus gene family coding for protein tyrosine phosphatases</w:t>
               </w:r>
@@ -1569,355 +1569,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
+                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drezen J.M.</w:t>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bezier</w:t>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesobre</w:t>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Huguet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080677v1</w:t>
+                <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101517v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080679v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The few virus-like genes ofCotesia congregata bracovirus</w:t>
               </w:r>
@@ -1929,64 +1929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2075,64 +2075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (5), pp.407-417. </w:t>
@@ -2342,64 +2342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,359 +3409,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Herbiniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">G. Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguet J.M.</w:t>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196579v1</w:t>
+                <w:t xml:space="preserve">hal-00196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gyapay</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196660v1</w:t>
+                <w:t xml:space="preserve">hal-00196579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancêtres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème journées des entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,90 +3799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and Replication of Polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,51 +4494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Pejakovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane El Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Lucia Combita-Rojas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09217.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Gruijl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bontkes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walboomers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coursaget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stukart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-2-399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.11.9063-9071.1999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1998.tb12899.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpat.1996.0113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0490E786ED6849D8E1116AA82DA6BD1EDC1C1467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chabaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08371.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00004-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubat&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun a E Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15070844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimun A.E. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.122.000499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthine Toubate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boumart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Pejakovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane El Mehdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba-Lucia Combita-Rojas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09217.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Gruijl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bontkes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walboomers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coursaget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stukart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-2-399" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.11.9063-9071.1999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1998.tb12899.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpat.1996.0113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0490E786ED6849D8E1116AA82DA6BD1EDC1C1467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chabaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08371.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy-Papin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00004-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>