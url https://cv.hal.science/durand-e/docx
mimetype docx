--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2385,281 +2385,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+                <w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.261-278, 2021, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260575v1</w:t>
+                <w:t xml:space="preserve">hal-03258623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+                <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">, pp.261-278, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258623v1</w:t>
+                <w:t xml:space="preserve">hal-03260575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture funéraire du sud du Massif central au littoral languedocien, du Bronze final IIIb à la fin du premier âge du Fer</w:t>
               </w:r>
@@ -3858,51 +3858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Courtial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sergent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lala&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Seigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genechesie Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Courtial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sergent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lala&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>