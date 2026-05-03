--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -430,779 +430,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Obesity Affect the Rate of Force Development in Plantar Flexor Muscles among Older Adults?</w:t>
+                <w:t xml:space="preserve">The influence of obesity and fat distribution on ankle muscle coactivation during gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wael Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamza Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Attia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports12040089⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0294692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979293v1</w:t>
+                <w:t xml:space="preserve">hal-04516705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of obesity and fat distribution on ankle muscle coactivation during gait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
+                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294692⟩</w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516705v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Godard</w:t>
+                <w:t xml:space="preserve">Does Obesity Affect the Rate of Force Development in Plantar Flexor Muscles among Older Adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sports12040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744665v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
+                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+                <w:t xml:space="preserve">Julien Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083958v1</w:t>
+                <w:t xml:space="preserve">hal-04162018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
+                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162018v1</w:t>
+                <w:t xml:space="preserve">hal-04083958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Concurrent Exercise Training on Ankle Muscle Activation during Static and Proactive Postural Control on Older Adults with Sarcopenic Obesity: A Multicenter, Randomized, and Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (12), pp.2779-2794. </w:t>
@@ -1240,103 +1240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Physical Activity Program on Body Composition, Physical Performance, and Neuromuscular Strategies during Walking in Older Adults with Sarcopenic Obesity: Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (16), pp.2294. </w:t>
@@ -1368,377 +1368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of ischemia and ischemic pain intensity affect spatiotemporal parameters and leg muscles activity during walking in patients with intermittent claudication</w:t>
+                <w:t xml:space="preserve">Sport and self-esteem in people living with HIV: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilleron</w:t>
+                <w:t xml:space="preserve">Lucia Grandiere Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+                <w:t xml:space="preserve">Solène Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Henni</w:t>
+                <w:t xml:space="preserve">Antoine Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.6809. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86351-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-022-07860-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193471v1</w:t>
+                <w:t xml:space="preserve">hal-04783709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic Outlet Syndrome: Fingertip Cannot Replace Forearm Photoplethysmography in the Evaluation of Positional Venous Outflow Impairments</w:t>
+                <w:t xml:space="preserve">Location of ischemia and ischemic pain intensity affect spatiotemporal parameters and leg muscles activity during walking in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ramondou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Daligault</w:t>
+                <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.765174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86351-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582477v1</w:t>
+                <w:t xml:space="preserve">hal-03193471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait alterations in patient with intermittent claudication: Effect of unilateral vs bilateral ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (3), pp.292-301. </w:t>
@@ -1770,5558 +1770,5558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coactivation pattern in leg muscles during treadmill walking in patients suffering from intermittent claudication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thoracic Outlet Syndrome: Fingertip Cannot Replace Forearm Photoplethysmography in the Evaluation of Positional Venous Outflow Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waël Maktouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.765174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620159v1</w:t>
+                <w:t xml:space="preserve">hal-03582477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between lower limbs fatigability threshold and postural control in obese adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Coactivation pattern in leg muscles during treadmill walking in patients suffering from intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954055v1</w:t>
+                <w:t xml:space="preserve">hal-03620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Obesity and Impact of a Physical Activity Program on Postural Control and Functional and Physical Capacities in Institutionalized Older Adults: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Relationships between lower limbs fatigability threshold and postural control in obese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.109819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944487v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among obesity and age-related effects on the gait pattern and muscle activity across the ankle joint</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">PhysIOpathology of NEuromuscular function rElated to fatigue in chronic Renal disease in the elderly (PIONEER): study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioco Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111054⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-01976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944498v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysIOpathology of NEuromuscular function rElated to fatigue in chronic Renal disease in the elderly (PIONEER): study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Audebrand</w:t>
+                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-01976-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.109966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944482v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Guilleron</w:t>
+                <w:t xml:space="preserve">Differences in lower extremity muscular coactivation during postural control between healthy and obese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944529v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in lower extremity muscular coactivation during postural control between healthy and obese adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of Obesity and Impact of a Physical Activity Program on Postural Control and Functional and Physical Capacities in Institutionalized Older Adults: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944507v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Interactions among obesity and age-related effects on the gait pattern and muscle activity across the ankle joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.111054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357828v1</w:t>
+                <w:t xml:space="preserve">hal-02944498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Veni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (5), pp.307-313. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357831v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of aging and obesity on postural control, muscle activity and maximal voluntary force of muscles mobilizing ankle joint</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hervéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.08.017⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369559v1</w:t>
+                <w:t xml:space="preserve">hal-02357831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise oximetry in patients with arterial claudication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Guilleron</w:t>
+                <w:t xml:space="preserve">Combined effects of aging and obesity on postural control, muscle activity and maximal voluntary force of muscles mobilizing ankle joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369566v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Exercise oximetry in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+                <w:t xml:space="preserve">Laura Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.243-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134234v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (11), pp.3234-3239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954075v1</w:t>
+                <w:t xml:space="preserve">hal-01134234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction endothéliale : rôle, méthodes d’évaluation et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.47-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of endothelial function by acetylcholine iontophoresis: impact of inter-electrode distance and electrical cutaneous resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93, pp.114-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale entropy study of medical laser speckle contrast images</w:t>
+                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2208642⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845949v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multiscale entropy study of medical laser speckle contrast images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2208642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845967v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
+                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357865v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.112-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00845965v1</w:t>
+                <w:t xml:space="preserve">hal-02357867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Method can Also be Used for Endothelial Function Assessment in Clinical Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atherosclerosis and Thrombosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 291, pp.482-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5551/jat.16485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954138v1</w:t>
+                <w:t xml:space="preserve">hal-00845951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Method can Also be Used for Endothelial Function Assessment in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atherosclerosis and Thrombosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.512-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5551/jat.16485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357867v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.93-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00845951v1</w:t>
+                <w:t xml:space="preserve">hal-02357865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of skin temperature on skin endothelial function assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Camo</w:t>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 465, pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845913v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Effect of skin temperature on skin endothelial function assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846240v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air movements interfere with laser speckle contrast imaging recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lasers in Medical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (5), pp.1073-1076. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10103-011-1015-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical use of laser speckle techniques: beyond the sole mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.1001-1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-012-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of experimental conditions on non-contact laser recordings in microvascular studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (8), pp.669-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1549-8719.2012.00205.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02954141v1</w:t>
+                <w:t xml:space="preserve">hal-00846240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haj-Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.-H. Yassin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 82 (1), pp.88-91. </w:t>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.439-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857641v1</w:t>
+                <w:t xml:space="preserve">hal-00857621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (12), pp.3017-3029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Laser speckle contrast imaging accurately measures blood flow over moving skin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 82 (3), pp.439-442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.06.014⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 81 (2), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00857621v1</w:t>
+                <w:t xml:space="preserve">hal-00857620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging accurately measures blood flow over moving skin surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2010.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (19), pp.3305-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00857620v1</w:t>
+                <w:t xml:space="preserve">hal-02954139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954139v1</w:t>
+                <w:t xml:space="preserve">hal-02954141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (1), pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357878v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Wheel Race Car Driving: Energy Cost for Pilots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181cc243b⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.882-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954147v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance anaérobie des membres inférieurs chez des joueurs de tennis de deuxième et troisième série</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-Wheel Race Car Driving: Energy Cost for Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (11), pp.2927-2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181cc243b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02357882v1</w:t>
+                <w:t xml:space="preserve">hal-02954147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous nitric oxide attenuates neutrally mediated cutaneous vasoconstriction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puissance anaérobie des membres inférieurs chez des joueurs de tennis de deuxième et troisième série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Davis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (6), pp.320-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.144030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baroreflex control of muscle sympathetic nerve activity during skin surface cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 103 (4), pp.1284-1289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00115.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurally mediated vasoconstriction is capable of decreasing skin blood flow during orthostasis in the heat-stressed human</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Endogenous nitric oxide attenuates neutrally mediated cutaneous vasoconstriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Low</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 575 (3), pp.953-959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.112649⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 585 (2), pp.627-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.144030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954887v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early vasodilator response to anodal current application in human is not impaired by cyclooxygenase-2 blockade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurally mediated vasoconstriction is capable of decreasing skin blood flow during orthostasis in the heat-stressed human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Tartas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">David Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gallois</w:t>
+                <w:t xml:space="preserve">David Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 288 (4), pp.H1668-H1673. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 575 (3), pp.953-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00415.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.112649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954921v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of skin surface cooling on central venous pressure during orthostatic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 289 (6), pp.H2429-H2433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7472,51 +7472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Heat Stress on Thermoregulatory Responses in Congestive Heart Failure Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Arbab-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,1198 +7600,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a myogenic response in vasomotor control of forearm and palm cutaneous microcirculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early vasodilator response to anodal current application in human is not impaired by cyclooxygenase-2 blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Koïtka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01299.2003⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288 (4), pp.H1668-H1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00415.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954966v1</w:t>
+                <w:t xml:space="preserve">hal-02954921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodal Current Intensities above 40 μA Interfere with Current-Induced Axon-Reflex Vasodilatation in Human Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koïtka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (3), pp.261-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000078665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandins participate in the late phase of the vascular response to acetylcholine iontophoresis in humans</w:t>
+                <w:t xml:space="preserve">Evidence of a myogenic response in vasomotor control of forearm and palm cutaneous microcirculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97 (2), pp.535-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01299.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.069997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954987v1</w:t>
+                <w:t xml:space="preserve">hal-02954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin surface cooling improves orthostatic tolerance in normothermic individuals</w:t>
+                <w:t xml:space="preserve">Prostaglandins participate in the late phase of the vascular response to acetylcholine iontophoresis in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koïtka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00394.2003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 561 (3), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.069997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954969v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged aspirin inhibition of anodal vasodilation is not due to the trafficking delay of neural mediators</w:t>
+                <w:t xml:space="preserve">Skin surface cooling improves orthostatic tolerance in normothermic individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285 (1), pp.R155-R161. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 286 (1), pp.R199-R205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00394.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00742.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955000v1</w:t>
+                <w:t xml:space="preserve">hal-02954969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Induced Vasodilation during Water Iontophoresis (5 min, 0.10 mA) Is Delayed from Current Onset and Involves Aspirin Sensitive Mechanisms</w:t>
+                <w:t xml:space="preserve">Prolonged aspirin inhibition of anodal vasodilation is not due to the trafficking delay of neural mediators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fromy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000048994⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285 (1), pp.R155-R161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00742.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955020v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral single high-dose aspirin results in a long-lived inhibition of anodal current-induced vasodilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Koïtka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 137 (3), pp.384-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjp.0704868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasodilatation in response to repeated anodal current application in the human skin relies on aspirin-sensitive mechanisms</w:t>
+                <w:t xml:space="preserve">Current-Induced Vasodilation during Water Iontophoresis (5 min, 0.10 mA) Is Delayed from Current Onset and Involves Aspirin Sensitive Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2001.013364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000048994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955017v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Break excitation alone does not explain the delay and amplitude of anodal current-induced vasodilatation in human skin</w:t>
+                <w:t xml:space="preserve">Vasodilatation in response to repeated anodal current application in the human skin relies on aspirin-sensitive mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fromy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 540 (1), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2001.013364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Break excitation alone does not explain the delay and amplitude of anodal current-induced vasodilatation in human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sigaudo-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 542 (2), pp.549-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.022731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8801,1025 +8935,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommerell Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a three-month physical activity intervention on balance, exercise capacity and maximal lower limb strength in patients with lower extremity artery disease – preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desmarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision « slow-motion » à bas coût pour l'activité physique : tests préliminaires autour de l'analyse de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Beya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité de l'évaluation de la fonction endothéliale cutanée par méthode laser mono-point et laser speckle chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.310-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la microcirculation cutanée par le laser speckle imageur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9829,91 +9963,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,217 +10056,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Poitiers, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis for identifying major gait alterations in unilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraînement synergique via exergames auprès de patients atteints de la maladie de Huntington: Design et méthodes du projet NUMMARARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10141,115 +10275,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10317,51 +10451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="994455C9"/>
+    <w:nsid w:val="E7B66E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10548,51 +10682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/durand-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1268-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146770196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ferhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12040089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Maktouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Gaied Chortane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294692" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13120192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11162294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Daligault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.765174" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Guilherme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0376" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antioco Fois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Audebrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01976-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.08.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5551/jat.16485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Mahe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2010.11.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTD2HXVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181cc243b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shibasaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Low" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.144030" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Crandall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00115.2007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.112649" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tartas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ko&#239;tka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00415.2004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00383.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crandall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.075747" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Arbab-Zadeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prasad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.105.540773" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01299.2003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954995v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;tka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouy&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000078665" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.069997" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Williams" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00394.2003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00742.2002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048994" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fromy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ko&#239;tka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tartas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704868" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bouy&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2001.013364" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.022731" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/durand-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1268-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146770196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Maktouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ferhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Gaied Chortane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12040089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13120192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11162294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grandiere Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne S&#233;cher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07860-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Daligault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.765174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Guilherme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antioco Fois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Audebrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01976-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.08.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5551/jat.16485" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Mahe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2010.11.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTD2HXVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181cc243b" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Crandall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00115.2007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shibasaki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Low" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.144030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.112649" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00383.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crandall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.075747" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Arbab-Zadeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prasad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.105.540773" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tartas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ko&#239;tka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00415.2004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;tka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouy&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000078665" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01299.2003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.069997" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Williams" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00394.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00742.2002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fromy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ko&#239;tka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tartas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704868" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048994" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bouy&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2001.013364" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.022731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>