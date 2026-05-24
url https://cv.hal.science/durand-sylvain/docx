--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -430,965 +430,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of obesity and fat distribution on ankle muscle coactivation during gait</w:t>
+                <w:t xml:space="preserve">Does Obesity Affect the Rate of Force Development in Plantar Flexor Muscles among Older Adults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Maktouf</w:t>
+                <w:t xml:space="preserve">Hamza Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ferhi</w:t>
+                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294692⟩</w:t>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports12040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516705v1</w:t>
+                <w:t xml:space="preserve">hal-04979293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">The influence of obesity and fat distribution on ankle muscle coactivation during gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0294692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744665v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Obesity Affect the Rate of Force Development in Plantar Flexor Muscles among Older Adults?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
+                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Attia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.89. </w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sports12040089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979293v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
+                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
+                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162018v1</w:t>
+                <w:t xml:space="preserve">hal-04083958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
+                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Anthierens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+                <w:t xml:space="preserve">Julien Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083958v1</w:t>
+                <w:t xml:space="preserve">hal-04162018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Concurrent Exercise Training on Ankle Muscle Activation during Static and Proactive Postural Control on Older Adults with Sarcopenic Obesity: A Multicenter, Randomized, and Controlled Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of Physical Activity Program on Body Composition, Physical Performance, and Neuromuscular Strategies during Walking in Older Adults with Sarcopenic Obesity: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ejihpe13120192⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (16), pp.2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11162294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309992v1</w:t>
+                <w:t xml:space="preserve">hal-04293472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Physical Activity Program on Body Composition, Physical Performance, and Neuromuscular Strategies during Walking in Older Adults with Sarcopenic Obesity: Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Influence of Concurrent Exercise Training on Ankle Muscle Activation during Static and Proactive Postural Control on Older Adults with Sarcopenic Obesity: A Multicenter, Randomized, and Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ferhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (16), pp.2294. </w:t>
+              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.2779-2794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare11162294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ejihpe13120192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293472v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport and self-esteem in people living with HIV: a cross-sectional study</w:t>
               </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,295 +1636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait alterations in patient with intermittent claudication: Effect of unilateral vs bilateral ischemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
+                <w:t xml:space="preserve">Thoracic Outlet Syndrome: Fingertip Cannot Replace Forearm Photoplethysmography in the Evaluation of Positional Venous Outflow Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Henni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12698⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.765174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193469v1</w:t>
+                <w:t xml:space="preserve">hal-03582477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic Outlet Syndrome: Fingertip Cannot Replace Forearm Photoplethysmography in the Evaluation of Positional Venous Outflow Impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramondou</w:t>
+                <w:t xml:space="preserve">Gait alterations in patient with intermittent claudication: Effect of unilateral vs bilateral ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Daligault</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.292-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.765174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582477v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coactivation pattern in leg muscles during treadmill walking in patients suffering from intermittent claudication</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerise Guilherme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,659 +2168,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysIOpathology of NEuromuscular function rElated to fatigue in chronic Renal disease in the elderly (PIONEER): study protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interactions among obesity and age-related effects on the gait pattern and muscle activity across the ankle joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-01976-6⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.111054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944482v1</w:t>
+                <w:t xml:space="preserve">hal-02944498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Guilleron</w:t>
+                <w:t xml:space="preserve">Influence of Obesity and Impact of a Physical Activity Program on Postural Control and Functional and Physical Capacities in Institutionalized Older Adults: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in lower extremity muscular coactivation during postural control between healthy and obese adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">PhysIOpathology of NEuromuscular function rElated to fatigue in chronic Renal disease in the elderly (PIONEER): study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioco Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.197-204. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-01976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944507v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Obesity and Impact of a Physical Activity Program on Postural Control and Functional and Physical Capacities in Institutionalized Older Adults: A Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.169-176. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.109966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944487v1</w:t>
+                <w:t xml:space="preserve">hal-02944529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among obesity and age-related effects on the gait pattern and muscle activity across the ankle joint</w:t>
+                <w:t xml:space="preserve">Differences in lower extremity muscular coactivation during postural control between healthy and obese adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.111054. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944498v1</w:t>
+                <w:t xml:space="preserve">hal-02944507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
               </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Veni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,1801 +3126,1825 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise oximetry in patients with arterial claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 272, pp.243-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510447v1</w:t>
+                <w:t xml:space="preserve">hal-01134234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.3234-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134234v1</w:t>
+                <w:t xml:space="preserve">hal-02510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction endothéliale : rôle, méthodes d’évaluation et limites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954136v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endothelial function by acetylcholine iontophoresis: impact of inter-electrode distance and electrical cutaneous resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction endothéliale : rôle, méthodes d’évaluation et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Puissant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">A. Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Faure</w:t>
+                <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.114-118. </w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01147019v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of endothelial function by acetylcholine iontophoresis: impact of inter-electrode distance and electrical cutaneous resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954075v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale entropy study of medical laser speckle contrast images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2208642⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845949v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Multiscale entropy study of medical laser speckle contrast images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2208642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845967v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.112-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.93-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357867v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 465, pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00845951v1</w:t>
+                <w:t xml:space="preserve">hal-00845965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Method can Also be Used for Endothelial Function Assessment in Clinical Practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atherosclerosis and Thrombosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5551/jat.16485⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.112-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954138v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
+                <w:t xml:space="preserve">Laser Method can Also be Used for Endothelial Function Assessment in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atherosclerosis and Thrombosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.512-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5551/jat.16485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357865v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 291, pp.482-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00845965v1</w:t>
+                <w:t xml:space="preserve">hal-00845951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of skin temperature on skin endothelial function assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,4003 +4953,4003 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.56-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air movements interfere with laser speckle contrast imaging recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (5), pp.1073-1076. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10103-011-1015-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846237v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Air movements interfere with laser speckle contrast imaging recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
+              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1073-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10103-011-1015-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846220v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical use of laser speckle techniques: beyond the sole mapping</w:t>
+                <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-012-0942-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846214v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of experimental conditions on non-contact laser recordings in microvascular studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Clinical use of laser speckle techniques: beyond the sole mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1549-8719.2012.00205.x⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1001-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-012-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846232v1</w:t>
+                <w:t xml:space="preserve">hal-00846214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Impact of experimental conditions on non-contact laser recordings in microvascular studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (8), pp.669-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1549-8719.2012.00205.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00846240v1</w:t>
+                <w:t xml:space="preserve">hal-00846232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 82 (3), pp.439-442. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 82 (1), pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00857621v1</w:t>
+                <w:t xml:space="preserve">hal-00857641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954143v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging accurately measures blood flow over moving skin surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (2), pp.183-188. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (12), pp.3017-3029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2010.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857620v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A. Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+                <w:t xml:space="preserve">F. Haj-Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 214 (19), pp.3305-3314. </w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.439-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954139v1</w:t>
+                <w:t xml:space="preserve">hal-00857621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+                <w:t xml:space="preserve">Laser speckle contrast imaging accurately measures blood flow over moving skin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (2), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2010.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02954141v1</w:t>
+                <w:t xml:space="preserve">hal-00857620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.-H. Yassin</w:t>
+                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (19), pp.3305-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00857641v1</w:t>
+                <w:t xml:space="preserve">hal-02954139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (12), pp.882-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Wheel Race Car Driving: Energy Cost for Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (11), pp.2927-2932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181cc243b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance anaérobie des membres inférieurs chez des joueurs de tennis de deuxième et troisième série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (6), pp.320-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baroreflex control of muscle sympathetic nerve activity during skin surface cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Endogenous nitric oxide attenuates neutrally mediated cutaneous vasoconstriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00115.2007⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 585 (2), pp.627-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.144030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954881v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous nitric oxide attenuates neutrally mediated cutaneous vasoconstriction</w:t>
+                <w:t xml:space="preserve">Baroreflex control of muscle sympathetic nerve activity during skin surface cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Shibasaki</w:t>
+                <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (4), pp.1284-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00115.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.144030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954876v1</w:t>
+                <w:t xml:space="preserve">hal-02954881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurally mediated vasoconstriction is capable of decreasing skin blood flow during orthostasis in the heat-stressed human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Shibasaki</w:t>
+                <w:t xml:space="preserve">Jian Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Davis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 575 (3), pp.953-959. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.112649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of skin surface cooling on central venous pressure during orthostatic challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cui</w:t>
+                <w:t xml:space="preserve">Early vasodilator response to anodal current application in human is not impaired by cyclooxygenase-2 blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Koïtka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 289 (6), pp.H2429-H2433. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 288 (4), pp.H1668-H1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00415.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00383.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954910v1</w:t>
+                <w:t xml:space="preserve">hal-02954921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous nitric oxide inhibits sympathetically mediated vasoconstriction in human skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of skin surface cooling on central venous pressure during orthostatic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Crandall</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.075747⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 289 (6), pp.H2429-H2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00383.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954914v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Heat Stress on Thermoregulatory Responses in Congestive Heart Failure Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous nitric oxide inhibits sympathetically mediated vasoconstriction in human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 562 (2), pp.629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.075747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.105.540773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954893v1</w:t>
+                <w:t xml:space="preserve">hal-02954914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early vasodilator response to anodal current application in human is not impaired by cyclooxygenase-2 blockade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Koïtka</w:t>
+                <w:t xml:space="preserve">Effects of Heat Stress on Thermoregulatory Responses in Congestive Heart Failure Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Arbab-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallois</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00415.2004⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112 (15), pp.2286-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.105.540773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954921v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodal Current Intensities above 40 μA Interfere with Current-Induced Axon-Reflex Vasodilatation in Human Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koïtka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (3), pp.261-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000078665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a myogenic response in vasomotor control of forearm and palm cutaneous microcirculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (2), pp.535-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.01299.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostaglandins participate in the late phase of the vascular response to acetylcholine iontophoresis in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koïtka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 561 (3), pp.811-819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.069997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin surface cooling improves orthostatic tolerance in normothermic individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 286 (1), pp.R199-R205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00394.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged aspirin inhibition of anodal vasodilation is not due to the trafficking delay of neural mediators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 285 (1), pp.R155-R161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00742.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral single high-dose aspirin results in a long-lived inhibition of anodal current-induced vasodilatation</w:t>
+                <w:t xml:space="preserve">Current-Induced Vasodilation during Water Iontophoresis (5 min, 0.10 mA) Is Delayed from Current Onset and Involves Aspirin Sensitive Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0704868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000048994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955009v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Induced Vasodilation during Water Iontophoresis (5 min, 0.10 mA) Is Delayed from Current Onset and Involves Aspirin Sensitive Mechanisms</w:t>
+                <w:t xml:space="preserve">Oral single high-dose aspirin results in a long-lived inhibition of anodal current-induced vasodilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Koïtka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000048994⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 137 (3), pp.384-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0704868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955020v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasodilatation in response to repeated anodal current application in the human skin relies on aspirin-sensitive mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 540 (1), pp.261-269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2001.013364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Break excitation alone does not explain the delay and amplitude of anodal current-induced vasodilatation in human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sigaudo-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 542 (2), pp.549-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jphysiol.2002.022731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8935,1025 +8959,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommerell Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a three-month physical activity intervention on balance, exercise capacity and maximal lower limb strength in patients with lower extremity artery disease – preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desmarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision « slow-motion » à bas coût pour l'activité physique : tests préliminaires autour de l'analyse de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Beya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité de l'évaluation de la fonction endothéliale cutanée par méthode laser mono-point et laser speckle chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.310-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la microcirculation cutanée par le laser speckle imageur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9963,91 +9987,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10056,217 +10080,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Poitiers, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis for identifying major gait alterations in unilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraînement synergique via exergames auprès de patients atteints de la maladie de Huntington: Design et méthodes du projet NUMMARARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10275,115 +10299,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10451,51 +10475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7B66E43"/>
+    <w:nsid w:val="9EAF7C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10682,51 +10706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/durand-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1268-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146770196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Maktouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ferhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Gaied Chortane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294692" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12040089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13120192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11162294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grandiere Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne S&#233;cher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07860-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Daligault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.765174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Guilherme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antioco Fois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Audebrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01976-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.08.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5551/jat.16485" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Mahe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2010.11.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTD2HXVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181cc243b" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Crandall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00115.2007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shibasaki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Low" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.144030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.112649" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00383.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crandall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.075747" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Arbab-Zadeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prasad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.105.540773" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tartas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ko&#239;tka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00415.2004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;tka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouy&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000078665" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01299.2003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.069997" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Williams" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00394.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00742.2002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fromy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ko&#239;tka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tartas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704868" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048994" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bouy&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2001.013364" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.022731" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/durand-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1268-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146770196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ferhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12040089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Maktouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Gaied Chortane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294692" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11162294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13120192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grandiere Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne S&#233;cher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07860-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Daligault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.765174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Guilherme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antioco Fois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Audebrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01976-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.08.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT190F4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P39X58K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5551/jat.16485" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Mahe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2010.11.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTD2HXVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181cc243b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shibasaki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Low" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.144030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Crandall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00115.2007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.112649" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tartas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ko&#239;tka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00415.2004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00383.2005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crandall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.075747" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Arbab-Zadeh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prasad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.105.540773" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;tka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouy&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000078665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954966v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01299.2003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.069997" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954969v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00394.2003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00742.2002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048994" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955009v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fromy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ko&#239;tka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tartas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704868" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bouy&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2001.013364" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.022731" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>