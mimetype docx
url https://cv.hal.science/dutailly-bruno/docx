--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -66,1588 +66,1584 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to locate, characterise and restore in 3D polychromy of Apollo’s temple at Delphi (4th century B. C.).</w:t>
+                <w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+                <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Galluzzi</w:t>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Digital Applications in Archaeology and Cultural Heritage, 34, pp.e00345. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (s), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15him⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04455195v1</w:t>
+                <w:t xml:space="preserve">halshs-05573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to locate, characterise and restore in 3D polychromy of Apollo’s temple at Delphi (4th century B. C.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t>
+              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Digital Applications in Archaeology and Cultural Heritage, 34, pp.e00345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835423v1</w:t>
+                <w:t xml:space="preserve">halshs-04455195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+                <w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daniel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Chistophe Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restauro Archeologico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895336v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Armand</w:t>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+                <w:t xml:space="preserve">Loïc Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture</w:t>
+                <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t>
+              <w:t xml:space="preserve">Restauro Archeologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, World Heritage in transition About management, protection and sustainability International Conference (Florence, 18-19 november 2022), 30 (1), pp.226-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916825v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Natahi</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biases in the analysis of trabecular bone microarchitecture of non-adult individuals</w:t>
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Colombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leguay</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.103138. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368597v1</w:t>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing biases in the analysis of trabecular bone microarchitecture of non-adult individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.103138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985550v1</w:t>
+                <w:t xml:space="preserve">hal-03368597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03002755v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trinkaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Dori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (26), pp.14851-14856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162366v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03002755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
+                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+                <w:t xml:space="preserve">Charlotte Rittemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150398v1</w:t>
+                <w:t xml:space="preserve">halshs-02162366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Alexandr Vasil'Iev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.365-373. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266512v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
@@ -1659,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,1257 +1748,1274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schuh</w:t>
+                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.365-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150582v1</w:t>
+                <w:t xml:space="preserve">hal-02266512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Arensburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842936v1</w:t>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Baker</w:t>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oona Y.-C Lee</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houdini H.T. Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David E. Minnikin</w:t>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of past skeletal TB : from lesion to process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+                <w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Y.-C Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdini H.T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+                <w:t xml:space="preserve">Gurdyal S. Besra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildiko Pap</w:t>
+                <w:t xml:space="preserve">David E. Minnikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S73-S79</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 95, pp.S4-S12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2015.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842675v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Three-dimensional imaging of past skeletal TB : from lesion to process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (suppl. n° 1), pp.S73-S79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01842756v1</w:t>
+                <w:t xml:space="preserve">hal-01842675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842755v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842991v1</w:t>
+                <w:t xml:space="preserve">hal-01842755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922552v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3027,90 +3040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3146,4922 +3159,5510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delevoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Archéopages Archéologie et société, Campagnes (34), pp.86 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842849v1</w:t>
+                <w:t xml:space="preserve">hal-01922552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Range image processing for Paleoanthropology heritage preservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (4), pp.1851-1859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t>
+              <w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008763v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mora</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+              <w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040085v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+                <w:t xml:space="preserve">Cribra sunt e pluribus unum: 3D-µCT and thickness mapping confirms that more than one process can cause cribra orbitalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International Meeting on Porous Skeletal Lesions: Achievements and future directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040116v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t>
+              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267055v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+                <w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733470v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733458v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491075v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG 3D pour l’exploitation de données archéométriques hétérogènes. Application aux grottes ornées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Bassel</w:t>
+                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ Montréal, May 2019, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532711v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t>
+                <w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440440v1</w:t>
+                <w:t xml:space="preserve">hal-02491075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Un SIG 3D pour l’exploitation de données archéométriques hétérogènes. Application aux grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t>
+              <w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ Montréal, May 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534347v1</w:t>
+                <w:t xml:space="preserve">hal-02532711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Perrin</w:t>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819280v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Baker</w:t>
+                <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Perrin</w:t>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819249v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833200v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ballade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833233v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919060v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264016v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne) : un exemple de comportement original pour le Gravettien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 1, Evolution des techniques, comportements funéraires, Néolithique ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.169-182</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835602v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIX International Rock Art Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caceres, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30861/9780860549918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919004v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne) : un exemple de comportement original pour le Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Delluc</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 1, Evolution des techniques, comportements funéraires, Néolithique ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834279v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551435v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IFRAO L’art pléistocène dans le monde / Pleistocene art of the world / Arte pleistoceno en el mundo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tarascon sur Ariège, France</w:t>
+              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922825v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t>
+              <w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01864890v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction of Archaeological Sites Using Photogrammetry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: International Symposium on Virtual Reality, Archaeology and Intelligent Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès IFRAO L’art pléistocène dans le monde / Pleistocene art of the world / Arte pleistoceno en el mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tarascon sur Ariège, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/PE/VAST/VAST10S/045-048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900488v1</w:t>
+                <w:t xml:space="preserve">hal-01922825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551442v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01864890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551447v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551444v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t>
+              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551437v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416061v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t>
+                <w:t xml:space="preserve">3D Reconstruction of Archaeological Sites Using Photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Synave</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST: International Symposium on Virtual Reality, Archaeology and Intelligent Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VAST/VAST10S/045-048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358704v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remi Synave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.2505-2508</w:t>
+              <w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434362v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
+                <w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t>
+              <w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Williamsburg, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358685v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.2505-2508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115897v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+                <w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496658v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
+              <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094101v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Heritage 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926434v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094101v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Heritage 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New evidence for an early presence of human tuberculosis in the Fertile Crescent more than 10 milleniums ago, predating domestication period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Y.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurdyal S Besra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Minnikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8071,192 +8672,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie - Imagerie médicale et 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie - du virtuel au réel : l'impression 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8266,221 +8867,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIRT.OS : bibliothèque virtuelle pour la recherche, l’éducation et la préservation du patrimoine ostéo-archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT characterization of archeological bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rittemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8490,51 +9091,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Long, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS-ETE, pp.643-647, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8544,511 +9145,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archivage pérenne des modèles numériques 3D pour les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strasbourg Juvenile Collection: Computer Assisted Anthropology for the Anterior Fontanelle Reconstruction and Size Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Synave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9058,395 +9659,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Calantropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9456,100 +10057,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongement de surfaces continues dans des surfaces discrètes épaisses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01469144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9559,161 +10160,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9860,51 +10461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>