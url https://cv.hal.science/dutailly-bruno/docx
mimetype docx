--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -468,429 +468,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mensan</w:t>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Espinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daniel</w:t>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restauro Archeologico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895336v1</w:t>
+                <w:t xml:space="preserve">hal-03916825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Couture</w:t>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916825v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
+                <w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Natahi</w:t>
+                <w:t xml:space="preserve">Loïc Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+              <w:t xml:space="preserve">Restauro Archeologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, World Heritage in transition About management, protection and sustainability International Conference (Florence, 18-19 november 2022), 30 (1), pp.226-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biases in the analysis of trabecular bone microarchitecture of non-adult individuals</w:t>
               </w:r>
@@ -1000,650 +1000,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (26), pp.14851-14856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985550v1</w:t>
+                <w:t xml:space="preserve">hal-02921704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (26), pp.14851-14856. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921704v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03002755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
+                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antony Colombo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03002755v1</w:t>
+                <w:t xml:space="preserve">hal-02985550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
+                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rittemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Colombo</w:t>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Vasil'Iev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02162366v1</w:t>
+                <w:t xml:space="preserve">hal-02150398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rittemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150398v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Samsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,282 +2016,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon d'Arco</w:t>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+                <w:t xml:space="preserve">hal-01842936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842936v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,773 +2530,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842756v1</w:t>
+                <w:t xml:space="preserve">hal-01842755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Colombo</w:t>
+                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842755v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842991v1</w:t>
+                <w:t xml:space="preserve">hal-01842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842840v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+                <w:t xml:space="preserve">Caroline Delevoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fourment</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Archéopages Archéologie et société, Campagnes (34), pp.86 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842992v1</w:t>
+                <w:t xml:space="preserve">hal-01922552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922552v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
               </w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,90 +3441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range image processing for Paleoanthropology heritage preservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (4), pp.1851-1859</w:t>
@@ -3545,51 +3545,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3713,51 +3713,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
+                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
@@ -3788,97 +3788,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574400v1</w:t>
+                <w:t xml:space="preserve">hal-05008763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
+                <w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
@@ -3909,73 +3909,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t>
+              <w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008763v1</w:t>
+                <w:t xml:space="preserve">hal-05574400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cribra sunt e pluribus unum: 3D-µCT and thickness mapping confirms that more than one process can cause cribra orbitalia</w:t>
               </w:r>
@@ -4063,260 +4063,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+              <w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040085v1</w:t>
+                <w:t xml:space="preserve">hal-05040116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040116v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t>
               </w:r>
@@ -4421,178 +4421,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tournon</w:t>
+                <w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Grimaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733470v1</w:t>
+                <w:t xml:space="preserve">hal-02491075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4624,122 +4611,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491075v1</w:t>
+                <w:t xml:space="preserve">hal-02733470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG 3D pour l’exploitation de données archéométriques hétérogènes. Application aux grottes ornées</w:t>
               </w:r>
@@ -4863,64 +4863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,2676 +5094,3177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la photogrammétrie haute définition à la paléopathologie, du diagnostic à la formation (Projet Virt’Os Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 du GPLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819280v1</w:t>
+                <w:t xml:space="preserve">hal-05604724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819249v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t>
+              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833200v1</w:t>
+                <w:t xml:space="preserve">hal-01819249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie : application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013 : acte du colloque de Pessac (France), 27-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833233v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919060v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Développement des virtothèques ostéologiques en anthropologie biologique et en paléopathologie. Application aux traumatismes de guerre de la période napoléonienne (Retraite de Russie, décembre 1812), première analyse virtuelle de paléo-balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Rock Art Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264016v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne) : un exemple de comportement original pour le Gravettien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 1, Evolution des techniques, comportements funéraires, Néolithique ancien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIX International Rock Art Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caceres, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30861/9780860549918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835602v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne) : un exemple de comportement original pour le Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 1, Evolution des techniques, comportements funéraires, Néolithique ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919004v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Delluc</w:t>
+                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834279v1</w:t>
+                <w:t xml:space="preserve">hal-01919004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t>
+              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551435v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Modifications paléopathologiques de la micro-architecture osseuse de squelettes d’enfants : analyses par imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Delluc</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IFRAO L’art pléistocène dans le monde / Pleistocene art of the world / Arte pleistoceno en el mundo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tarascon sur Ariège, France</w:t>
+              <w:t xml:space="preserve">Colloque 2012 du GPLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922825v1</w:t>
+                <w:t xml:space="preserve">hal-05604859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of 3D imaging to identify paleopathological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Paleopathology Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01864890v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D craniometry and medical imaging: reevaluation of anthropological standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1836e Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-011-0037-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551444v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Congrès IFRAO L’art pléistocène dans le monde / Pleistocene art of the world / Arte pleistoceno en el mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tarascon sur Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551442v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551447v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01864890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t>
+              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551437v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction of Archaeological Sites Using Photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: International Symposium on Virtual Reality, Archaeology and Intelligent Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900488v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Synave</w:t>
+                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t>
+              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416061v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Synave</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Williamsburg, Virginia, United States</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pessac, France. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358704v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t>
+                <w:t xml:space="preserve">3D Reconstruction of Archaeological Sites Using Photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Synave</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST: International Symposium on Virtual Reality, Archaeology and Intelligent Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VAST/VAST10S/045-048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434362v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t>
+              <w:t xml:space="preserve">4th Meeting of Junior Scientists in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Freiburg im Breisgau, Germany. pp.84-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358685v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECS10- 10th European Congress of ISS, Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Milan, Italy. pp.421-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From virtuality to reality: contributions of 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual CAA Conference: “Making History Interactive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Williamsburg, Virginia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D surface reconstruction using HMH algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Synave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.2505-2508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique: vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imagerie médicale et patrimoine anthropologique : vers un contrôle total de la chaîne des traitements dans l'analyse morphométrique tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7773,51 +8274,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7872,73 +8373,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05573054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7993,73 +8494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05573051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8068,601 +8569,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
+              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496658v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
+              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094101v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Heritage 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for an early presence of human tuberculosis in the Fertile Crescent more than 10 milleniums ago, predating domestication period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Y.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurdyal S Besra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Minnikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8672,51 +9173,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie - Imagerie médicale et 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8725,139 +9226,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie - du virtuel au réel : l'impression 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Mistrot. Editions Confluences, pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8867,51 +9368,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIRT.OS : bibliothèque virtuelle pour la recherche, l’éducation et la préservation du patrimoine ostéo-archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8943,132 +9444,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT characterization of archeological bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rittemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,51 +9592,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Long, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS-ETE, pp.643-647, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9145,78 +9646,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9248,218 +9749,218 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archivage pérenne des modèles numériques 3D pour les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,113 +9992,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strasbourg Juvenile Collection: Computer Assisted Anthropology for the Anterior Fontanelle Reconstruction and Size Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Synave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9605,51 +10106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9659,395 +10160,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Calantropio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01683842v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02155055v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10057,100 +10558,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongement de surfaces continues dans des surfaces discrètes épaisses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01469144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10160,161 +10661,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10461,51 +10962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>