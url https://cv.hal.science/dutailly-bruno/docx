--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1000,991 +1000,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921704v1</w:t>
+                <w:t xml:space="preserve">hal-02985550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex mortuary dynamics in the Upper Paleolithic of the decorated Grotte de Cussac, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (26), pp.14851-14856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2005242117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03002755v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third dimension in palaeopathology: How can three‐dimensional imaging by computed tomography bring an added value to retrospective diagnosis?</w:t>
+                <w:t xml:space="preserve">Le conservatoire Virt.Os (Virtothèque ostéologique) de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.538-550. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.85-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985550v1</w:t>
+                <w:t xml:space="preserve">halshs-03002755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
+                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+                <w:t xml:space="preserve">Charlotte Rittemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150398v1</w:t>
+                <w:t xml:space="preserve">halshs-02162366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The periosteum dilemma in bioarcheology: Normal growth or pathological condition? – 3D discriminating microscopic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rittemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Colombo</w:t>
+                <w:t xml:space="preserve">Alexandr Vasil'Iev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.236-243. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162366v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
+                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schuh</w:t>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.365-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02162407v1</w:t>
+                <w:t xml:space="preserve">hal-02266512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the paleobiology of the Gravettian individual L2A from Cussac cave (Dordogne, France) through a virtual approach</w:t>
+                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Alexandra Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43.1, pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266512v1</w:t>
+                <w:t xml:space="preserve">halshs-02162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t>
@@ -2016,282 +2016,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842936v1</w:t>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon d'Arco</w:t>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2014, pp.238-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human tuberculosis predates domestication in ancient Syria</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,842 +2530,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Colombo</w:t>
+                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842755v1</w:t>
+                <w:t xml:space="preserve">hal-01842756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur l’édification des molaires et l’estimation de l’âge dentaire des enfants par imagerie médicale et 3D : apports et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.127-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0076-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842756v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842840v1</w:t>
+                <w:t xml:space="preserve">hal-01842991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+                <w:t xml:space="preserve">Anatomical placement of the human eyeball in the orbit : validation using computed tomography scans of living adults and prediction for facial approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1271-1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842992v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Delevoie</w:t>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922552v1</w:t>
+                <w:t xml:space="preserve">hal-01842992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Un point sur la photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delevoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Archéopages Archéologie et société, Campagnes (34), pp.86 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842991v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (4), pp.1851-1859</w:t>
@@ -4535,51 +4535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,64 +4863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,273 +4969,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la photogrammétrie haute définition à la paléopathologie, du diagnostic à la formation (Projet Virt’Os Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t>
+              <w:t xml:space="preserve">Colloque 2018 du GPLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534347v1</w:t>
+                <w:t xml:space="preserve">hal-05604724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la photogrammétrie haute définition à la paléopathologie, du diagnostic à la formation (Projet Virt’Os Bordeaux)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 du GPLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604724v1</w:t>
+                <w:t xml:space="preserve">hal-02534347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petrovna Buzhilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,103 +5592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ballade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual retrospect 2013 : actes du colloque de Pessac (France), 27-29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.49-54</w:t>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,64 +5838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,64 +5972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne) : un exemple de comportement original pour le Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,103 +6097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ballade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
@@ -6222,90 +6222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6386,51 +6386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6597,51 +6597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D craniometry and medical imaging: reevaluation of anthropological standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,90 +6727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de l’imagerie médicale et de la 3D au service des maladies du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,178 +6967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551444v1</w:t>
+                <w:t xml:space="preserve">hal-00551442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomical placement of the human eyeball in the orbit – new metric data and guidelines proposal for facial identification.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7150,224 +7137,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th annual meeting of the American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551442v1</w:t>
+                <w:t xml:space="preserve">hal-00551447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et exploitabilité d'une collection anthropologique numérique de référence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1835èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551447v1</w:t>
+                <w:t xml:space="preserve">hal-00551444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléopathologie 3D : apports diagnostique, didactique et de diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAST: International Symposium on Virtual Reality, Archaeology and Intelligent Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7535,51 +7535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasal morphology and predictability for facial approximation: a 3D geometric morphometric approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital anthropology for effective retrieval of the anterior fontanelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,51 +7790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7911,51 +7911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,64 +8045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et Réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Archéopôle d'Aquitaine, Institut Ausonius, Pessac, France. pp.45-51</w:t>
@@ -8170,64 +8170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.45-51</w:t>
@@ -9275,51 +9275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie - du virtuel au réel : l'impression 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9525,51 +9525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rittemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,51 +10028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strasbourg Juvenile Collection: Computer Assisted Anthropology for the Anterior Fontanelle Reconstruction and Size Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,271 +10168,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155055v1</w:t>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Abergel</w:t>
+                <w:t xml:space="preserve">Alessio Calantropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bénistant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01683842v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
@@ -10962,51 +10962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2881" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2005242117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rittemard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.12.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Pap" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0076-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H9LF0GRM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Gueorguieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thevenon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petrovna Buzhilova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VAST/VAST10S/045-048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Synave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01469144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0444" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>