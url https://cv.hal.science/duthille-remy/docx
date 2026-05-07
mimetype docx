--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -81,3242 +81,3662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Price (1723-1791), Scotland and the Scottish Enlightenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lord Cockburn (1779-1854) and Edinburgh sociability in mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société des anglicistes de l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Université Toulouse-Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweed and the Scottish Enlightenement: A Study of Sir John Sinclair’s Statistical Account of Scotland (1791-1799)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecosse et le littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'études écossaises, UR LIENSs, La Rochelle Université; Florence Petroff; Lesley Graham; Danièle André, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Stephen on Eighteenth-Century Sociability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leslie Stephen: Thinking With and Against His Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Laniel; Isabelle Gadoin; Claire Davison; Société d'études woolfiennes, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolishing Borders, Staging Friendship: Cross-Channel Festivals and Foreign Guests of Honour, 1790-1792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union and Disunion between English and Scottish Radicals, 1780–1832</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'études écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'études écossaises, Feb 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating Irish Radical Heroes in the Northern Star (1837-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalism, Radilisation and Deradicalisation in Ireland from 1798 to the present day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS EIRE; Société française d'Etudes Irlandaises, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking and toasting in Georgian Britain Britain: group identities and individual agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pies in the Sky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlightenment Cosmopolitanism and the East Asia Intellectual History Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sora Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of European Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916599.2025.2581472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le radicalisme en Grande-Bretagne de 1815 à 1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, XXX (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133dd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British Reception of Two French Revolutionary Songs: Ca ira and the Carmagnole, from 1789 to Dickens's A Tale of Two Cities (1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toasting, Oratory and Parody in Britain during the French Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Litteraria Pragensia : studies in literature and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (68), pp.28-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14712/2571452X.2024.68.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastille Day Dinners in Scotland and Festivals in France : Transnational Relations or Monologues in the 1790s?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1. Relating / L'Écosse en relation / 2. Religion &amp; civil society in Britain and the English-speaking world-What's the English for "laïcité"?, 19.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.13369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le ciel est aristocrate » : les fêtes révolutionnaires françaises vues par la presse britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La Révolution française dans l’historiographie anglaise, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.6723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Actualité des Lumières: deux regards sur la recherche dix-huitiémiste au Japon et en Corée », , 36 (), pp.165-176.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Sociability and Democratic Practices in Britain and Ireland - 1789-1832</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Actualité des Lumières: deux regards sur la recherche dix-huitiémiste au Japon et en Corée », , 36 (), pp.165-176.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toasting and gender in Great-Britain in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zinbun : memoirs of the research Institute for humanistic studies, Kyoto University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14989/250740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drinking and Toasting in Georgian Britain: Group Identities and Individual Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pies in the sky, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Discours radical en Grande-Bretagne, 1768-1789 (Oxford Series in the Enlightenment, Voltaire Foundation, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The right of resistance in Richard Price and Joseph Priestley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of European Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916599.2018.1473957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spence on Women’s Rights: A Vindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.9022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Essai ‘Sur les droits de la femme’ de Thomas Starling Norgate (1794-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémy Duthille</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A gorge déployée? Rire et guillotine en Grande-Bretagne pendant la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Price on Patriotism and Universal Benevolence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlightenment and Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.24-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirteen Uncollected Letters of Richard Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlightenment and Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.83-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlightenment Cosmopolitanism and the East Asia Intellectual History Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sora Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of European Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociability and democratic practices in Britain and Ireland, 1789-1832</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Fleurot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Pies in the sky, 10</w:t>
-[...622 lines deleted...]
-                <w:t xml:space="preserve">halshs-00685010v1</w:t>
+              <w:t xml:space="preserve">, 12, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical English past: commemorating the Glorious Revolution in England, from Tom Paine to T. B. Macaulay (1792-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthew Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Modern British Politics: Commemoration, Tradition, Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-34, 2023, 9781350190474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350190498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Transfer Theory and Exchanges between Britain and the Baltic in the Eighteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liina Lukas, Silke Pasewalck, Vinzenz Hoppe, Kaspar Renner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medien der Aufklärung – Aufklärung der Medien. Die baltische Aufklärung im europäischen Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.303-315, 2021, Medien der Aufklärung – Aufklärung der Medien. Die baltische Aufklärung im europäischen Kontext, 9783110712506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la négation à l’affirmation de la citoyenneté des femmes chez les réformateurs masculins anglais (1774-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et liberté dans l'Empire britannique et les jeunes Etats-Unis: XVIIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Price (1723-1791). Gloire, éclipse et redécouvertes d'un Gallois ami de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Mathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Révolution française : Enjeux épistémologiques, jalons historiographiques et exemples inédits. actes du séminaire de recherche Brest 2013-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.113-122, 2019, 978-2-7535-7702-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respectability vs political agency : a dilemma for British radical societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Capdeville; Alain Kerhervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Sociability in the Long Eighteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Boydell and Brewer Limited, pp.251-270, 2019, 978-1-78327-359-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781787444904.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Radicaux anglais lecteurs de Beccaria (1767-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audegean, Christian D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bonheur du plus grand nombre. Beccaria et les Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toasting and the diffusion of radical ideas, 1780–1832</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Curelly; Nigel Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical voices, radical ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, 2016, 978-1-5261-0619-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7765/9781526106209.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English radical readers of Beccaria, 1767-1795</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonheur du plus grand nombre. Beccaria et les Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.7614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Toasting in the Age of Revolutions: Britain, America and France, 1765–1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberty, Property and Popular Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3366/edinburgh/9781474405676.003.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citations et discussions de Harrington chez les radicaux anglais de James Burgh à Thomas Spence, 1775-1795</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miqueu, Christophe and Terrel, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harrington et la tradition républicaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entreprise de médiatisation de littérature conservatrice en Grande-Bretagne : l'Association de la Couronne et de l'Ancre (1792-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Boulerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Médiatisation du littéraire dans l'Europe des XVII et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narr Verlag, pp.157-169, 2013, Biblio 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches de grammaire dans sujets corrigés et commentés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deyrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l'épreuve de leçon au CAPES d'anglais. Sujets corrigés et commentés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.181, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer 1688 après 1789 : le discours de la Revolution Society et sa réception en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Coignard, Peggy Davis, Alicia C. Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières et histoire / Enlightenment and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.245-262, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1688-1789. Au carrefour des révolutions : les célébrations de la révolution anglaise de 1688 en Grande-Bretagne après 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Cottret et Lauric Henneton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Bon Usage des commémorations : histoire, mémoire, identité, XVIe - XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-120, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Gilles Teulié et Laurence Lux-Sterritt. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissent against the American War : Richard Price's Sermons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Lux-Steritt, Gilles Teulié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War Sermons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.149-172, 2009</w:t>
+              <w:t xml:space="preserve">, Cambridge Scholars Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Laurence Lux-Steritt, Gilles Teulié. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissent against the American War : The Politics of Richard Price's Sermons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Teulié et Laurence Lux-Sterritt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War Sermons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Scholars Press, 2009</w:t>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.149-172, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">London Revolution Society (act. 1788-1793) , , Oxford University Press, octobre 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Dictionary of National Biography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les femmes dans les utopies anglaises publiées pendant la Révolution française?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guyonne Leduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités femmes-hommes et utopie(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.45-53, 2007, 978-2-14-003090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3326,532 +3746,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">British Celebrations of Foreign Revolutions, 1789-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Sorbonne université; Ecole doctorale 188 Histoire moderne et contemporaine, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05392363v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-05328712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Discours radical en Grande-Bretagne, 1768-1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Voltaire Foundation, 2017:11, 2017, Oxford University studies in the enlightenment, 978-0-7294-1204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité et convivialité, Europe et Amérique, XVIIe-XVIIIe siècles, &amp;quot;Lumières&amp;quot; no.21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Révauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mondot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.253, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'épreuve de leçon au CAPES d'anglais. Sujets corrigés et commentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deyrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.181, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3998,51 +4291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133dd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/2571452X.2024.68.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fleurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02902891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/250740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2018.1473957" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Roberts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350190498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350190498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787444904.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526106209.00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474405676.003.0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05392363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R&#233;vauger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513527v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Sato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ueno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2581472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133dd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/2571452X.2024.68.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6723" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fleurot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/250740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02902891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2018.1473957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350190498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350190498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781787444904.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526106209.00014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7614" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781474405676.003.0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05392363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R&#233;vauger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>