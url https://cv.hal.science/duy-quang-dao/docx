--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -284,909 +284,909 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are natural-based isothiocyanate derivatives alternative antioxidant additives used in petrochemical products?</w:t>
+                <w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.241929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168461v1</w:t>
+                <w:t xml:space="preserve">hal-05446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+                <w:t xml:space="preserve">Nitumani Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Triya Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">Chitra Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+                <w:t xml:space="preserve">Ratul Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446756v1</w:t>
+                <w:t xml:space="preserve">hal-05168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile synthesis of boric acid-activated biochar from water hyacinth: Enhanced antibiotic adsorption and mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triya Mukherjee</w:t>
+                <w:t xml:space="preserve">van Dien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitra Sarkar</w:t>
+                <w:t xml:space="preserve">Ha Huu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratul Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">Iqra Rabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.122005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168460v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of boric acid-activated biochar from water hyacinth: Enhanced antibiotic adsorption and mechanistic insights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">HOO radical scavenging activity of curcumin I and III in physiological conditions: a theoretical investigation on the influence of acid–base equilibrium and tautomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Huu Do</w:t>
+                <w:t xml:space="preserve">Thi Tu Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iqra Rabani</w:t>
+                <w:t xml:space="preserve">Thi My Duyen Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Van Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Hong Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122005⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.5649-5664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4RA07769E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168459v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOO radical scavenging activity of curcumin I and III in physiological conditions: a theoretical investigation on the influence of acid–base equilibrium and tautomerism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Minh Pham</w:t>
+                <w:t xml:space="preserve">Emma Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quan Pham</w:t>
+                <w:t xml:space="preserve">Jennifer Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.5649-5664. </w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4RA07769E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168462v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t>
+                <w:t xml:space="preserve">Are natural-based isothiocyanate derivatives alternative antioxidant additives used in petrochemical products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Schell</w:t>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Faust</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135428v1</w:t>
+                <w:t xml:space="preserve">hal-05168461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (48), pp.10328-10344. </w:t>
@@ -1237,90 +1237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (36), pp.49427-49439. </w:t>
@@ -1358,103 +1358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t>
@@ -1492,103 +1492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of thiram fungicide by hydroxyl radicals in water: A theoretical study on reaction mechanism and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.547-555. </w:t>
@@ -1620,511 +1620,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Kdouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zainab Srour</w:t>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2042 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864840v1</w:t>
+                <w:t xml:space="preserve">hal-04348229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Al Mawla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348229v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 312, pp.137234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087907v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the competition between antioxidant activities and pro-oxidant risks of rosmarinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.1499-1514. </w:t>
@@ -2175,77 +2175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Černuśák Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,485 +2290,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.113257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263517v1</w:t>
+                <w:t xml:space="preserve">hal-03204224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.113257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.113118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204224v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.113118. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (35), pp.21433-21446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049302v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient hydrogenation catalytic model hosted in a stable hyper-crosslinked porous-organic-polymer: from fatty acid to bio-based alkane diesel synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jihyeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,90 +2845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.7491 - 7498. </w:t>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Thang Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Han Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,307 +3094,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Quang Dao</w:t>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luche</w:t>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rogaume</w:t>
+                <w:t xml:space="preserve">Frank Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637336v1</w:t>
+                <w:t xml:space="preserve">hal-03615291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">D. Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+                <w:t xml:space="preserve">J. Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Richard</w:t>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.397-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615291v1</w:t>
+                <w:t xml:space="preserve">hal-03637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire protective performance of intumescent paint and ablative elastomer used for high pressure hydrogen composite cylinder</w:t>
               </w:r>
@@ -3406,64 +3406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamente Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3540,299 +3540,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135386v1</w:t>
+                <w:t xml:space="preserve">hal-05135380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135380v1</w:t>
+                <w:t xml:space="preserve">hal-05135386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t>
@@ -3861,77 +3861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Merino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3969,90 +3969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4094,77 +4094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4189,90 +4189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling SERS Properties of Sub-Nanometric Silver, Copper-Silver, and Gold-Silver Clusters: A Joint Computational-Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advances in Functional Materials (AFM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Dec 2024, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4297,90 +4297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERS-based sensor using sub-nanometric copper-silver mixed cluster Ag(8-n)-Cun (n=0-8): A theoretical study for Pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Workshop on Nanotechnology and Application (IWNA 2023(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vietnam National University of Ho Chi Minh City; People's Committee of Binh Thuan Province; CEA-LETI / MINATEC, France, Nov 2023, Phan Thiet, Binh Thuan province, Vietnam. pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,103 +4405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
@@ -4530,103 +4530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxidation of phosmet and quinmerac initiated by OH radicals: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t>
@@ -4655,103 +4655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas Phase: Mechanistic and Kinetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
@@ -4774,721 +4774,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814027v1</w:t>
+                <w:t xml:space="preserve">hal-03810278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813960v1</w:t>
+                <w:t xml:space="preserve">hal-03814006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cernusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810278v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814006v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813931v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen abstraction reaction of H atom from PAHs: electronic structure, reaction mechanism, and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5530,90 +5530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5696,103 +5696,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5817,103 +5817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study on The Reaction between Natural-Based Isothiocyanate Derivatives and HOꞏ Radical: Mechanisms and Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Khuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5938,103 +5938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t>
@@ -6063,90 +6063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and Kinetics of Ozonolysis of 1H-Pyrazole and Pyridine in Water: A DFT Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,103 +6171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATOC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
@@ -6296,90 +6296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO•-initiated degradation of β-endosulfan pesticide in the aqueous phase: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thong Le Minh-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,8990 +6415,8990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t>
+                <w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
+              <w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558273v1</w:t>
+                <w:t xml:space="preserve">hal-04558241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528931v1</w:t>
+                <w:t xml:space="preserve">hal-04863331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558241v1</w:t>
+                <w:t xml:space="preserve">hal-04463406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ai Nhung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863331v1</w:t>
+                <w:t xml:space="preserve">hal-04864622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463406v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864622v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+                <w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628688v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
+              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864627v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t>
+              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863246v1</w:t>
+                <w:t xml:space="preserve">hal-04528931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528955v1</w:t>
+                <w:t xml:space="preserve">hal-04558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133532v1</w:t>
+                <w:t xml:space="preserve">hal-04257269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015723v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005704v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005708v1</w:t>
+                <w:t xml:space="preserve">hal-04140828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005687v1</w:t>
+                <w:t xml:space="preserve">hal-04015799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257269v1</w:t>
+                <w:t xml:space="preserve">hal-04005686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015745v1</w:t>
+                <w:t xml:space="preserve">hal-04005685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
+                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015767v1</w:t>
+                <w:t xml:space="preserve">hal-04255873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140828v1</w:t>
+                <w:t xml:space="preserve">hal-04087967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015799v1</w:t>
+                <w:t xml:space="preserve">hal-04262801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the excited-state intramolecular proton transfer of Paratrimerin C – A TD-DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005686v1</w:t>
+                <w:t xml:space="preserve">hal-04005712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005685v1</w:t>
+                <w:t xml:space="preserve">hal-04388231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255873v1</w:t>
+                <w:t xml:space="preserve">hal-04087980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Schell</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087967v1</w:t>
+                <w:t xml:space="preserve">hal-04184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262801v1</w:t>
+                <w:t xml:space="preserve">hal-04133532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the excited-state intramolecular proton transfer of Paratrimerin C – A TD-DFT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005712v1</w:t>
+                <w:t xml:space="preserve">hal-04005704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388231v1</w:t>
+                <w:t xml:space="preserve">hal-04005687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087980v1</w:t>
+                <w:t xml:space="preserve">hal-04005708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184519v1</w:t>
+                <w:t xml:space="preserve">hal-04015723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964458v1</w:t>
+                <w:t xml:space="preserve">hal-03884226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586599v1</w:t>
+                <w:t xml:space="preserve">hal-03765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810411v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884230v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2026509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604402v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598070v1</w:t>
+                <w:t xml:space="preserve">hal-03597969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598081v1</w:t>
+                <w:t xml:space="preserve">hal-03782060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884226v1</w:t>
+                <w:t xml:space="preserve">hal-03810376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765370v1</w:t>
+                <w:t xml:space="preserve">hal-03604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604436v1</w:t>
+                <w:t xml:space="preserve">hal-03964507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598129v1</w:t>
+                <w:t xml:space="preserve">hal-03812680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592012v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597969v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782060v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810376v1</w:t>
+                <w:t xml:space="preserve">hal-03810401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604425v1</w:t>
+                <w:t xml:space="preserve">hal-03765354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964507v1</w:t>
+                <w:t xml:space="preserve">hal-03812614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812680v1</w:t>
+                <w:t xml:space="preserve">hal-03598095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884209v1</w:t>
+                <w:t xml:space="preserve">hal-03884198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598034v1</w:t>
+                <w:t xml:space="preserve">hal-03810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592015v1</w:t>
+                <w:t xml:space="preserve">hal-03598119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810401v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765354v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812614v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598095v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884198v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810383v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598119v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598052v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596844v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812694v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812526v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812545v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598111v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598099v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810435v1</w:t>
+                <w:t xml:space="preserve">hal-03604402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810391v1</w:t>
+                <w:t xml:space="preserve">hal-03598070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812537v1</w:t>
+                <w:t xml:space="preserve">hal-03586599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586600v1</w:t>
+                <w:t xml:space="preserve">hal-03598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem2021</w:t>
+              <w:t xml:space="preserve">LatinXChem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358349v1</w:t>
+                <w:t xml:space="preserve">hal-03358121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358121v1</w:t>
+                <w:t xml:space="preserve">hal-03358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358430v1</w:t>
+                <w:t xml:space="preserve">hal-03584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">LatinXChem2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584979v1</w:t>
+                <w:t xml:space="preserve">hal-03358349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t>
@@ -15440,90 +15440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
@@ -15584,51 +15584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNOLOGIES DE RECOMBUSTION AVANCEE DES OXYDES D'AZOTE : ETUDES EXPERIMENTALE ET CINETIQUE SUR PILOTE SEMI-INDUSTRIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université des Sciences et Technologie de Lille - Lille I, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15745,51 +15745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0315DC44"/>
+    <w:nsid w:val="9B31C213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15976,51 +15976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamente Valencia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamente Valencia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>