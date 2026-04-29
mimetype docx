--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -250,372 +250,372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t>
+                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Nitumani Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+                <w:t xml:space="preserve">Triya Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Chitra Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">Ratul Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446756v1</w:t>
+                <w:t xml:space="preserve">hal-05168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
+                <w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitumani Das</w:t>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triya Mukherjee</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitra Sarkar</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratul Paul</w:t>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168460v1</w:t>
+                <w:t xml:space="preserve">hal-05446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis of boric acid-activated biochar from water hyacinth: Enhanced antibiotic adsorption and mechanistic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Dien Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Huu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -692,51 +692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOO radical scavenging activity of curcumin I and III in physiological conditions: a theoretical investigation on the influence of acid–base equilibrium and tautomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tu Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,90 +839,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t>
@@ -973,90 +973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are natural-based isothiocyanate derivatives alternative antioxidant additives used in petrochemical products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Khuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,459 +1084,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (36), pp.49427-49439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863227v1</w:t>
+                <w:t xml:space="preserve">hal-04863213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863213v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Al Rawas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (48), pp.10328-10344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388380v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of thiram fungicide by hydroxyl radicals in water: A theoretical study on reaction mechanism and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.547-555. </w:t>
@@ -1626,90 +1626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1773,90 +1773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t>
@@ -1894,64 +1894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,77 +2028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the competition between antioxidant activities and pro-oxidant risks of rosmarinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,64 +2175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,64 +2309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,64 +2590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2698,77 +2698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient hydrogenation catalytic model hosted in a stable hyper-crosslinked porous-organic-polymer: from fatty acid to bio-based alkane diesel synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jihyeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,325 +2826,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synergistic Effect of High-Frequency Ultrasound with Cupric Oxide Catalyst Resulting in a Selectivity Switch in Glucose Oxidation under Argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Amaniampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Han Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (37), pp.14772-14779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b06824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049299v1</w:t>
+                <w:t xml:space="preserve">hal-02331621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of High-Frequency Ultrasound with Cupric Oxide Catalyst Resulting in a Selectivity Switch in Glucose Oxidation under Argon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Han Tran</w:t>
+                <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (37), pp.14772-14779. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.7491 - 7498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b06824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331621v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,1355 +3351,1221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637336v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03665133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Merino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690339v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557929v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628615v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628634v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling SERS Properties of Sub-Nanometric Silver, Copper-Silver, and Gold-Silver Clusters: A Joint Computational-Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advances in Functional Materials (AFM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Dec 2024, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS-based sensor using sub-nanometric copper-silver mixed cluster Ag(8-n)-Cun (n=0-8): A theoretical study for Pyridine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Workshop on Nanotechnology and Application (IWNA 2023(</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vietnam National University of Ho Chi Minh City; People's Committee of Binh Thuan Province; CEA-LETI / MINATEC, France, Nov 2023, Phan Thiet, Binh Thuan province, Vietnam. pp.130-133</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283674v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SERS-based sensor using sub-nanometric copper-silver mixed cluster Ag(8-n)-Cun (n=0-8): A theoretical study for Pyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 8th International Workshop on Nanotechnology and Application (IWNA 2023(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vietnam National University of Ho Chi Minh City; People's Committee of Binh Thuan Province; CEA-LETI / MINATEC, France, Nov 2023, Phan Thiet, Binh Thuan province, Vietnam. pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119789v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxidation of phosmet and quinmerac initiated by OH radicals: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas Phase: Mechanistic and Kinetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,972 +4573,972 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810278v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814006v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen abstraction reaction of H atom from PAHs: electronic structure, reaction mechanism, and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2360.9764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5682,1290 +5548,1290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t>
+              <w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135347v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT Study on The Reaction between Natural-Based Isothiocyanate Derivatives and HOꞏ Radical: Mechanisms and Kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ACS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161634v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT Study on The Reaction between Natural-Based Isothiocyanate Derivatives and HOꞏ Radical: Mechanisms and Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t>
+              <w:t xml:space="preserve">RSC Poster 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446835v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and Kinetics of Ozonolysis of 1H-Pyrazole and Pyridine in Water: A DFT Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">HO•-initiated degradation of β-endosulfan pesticide in the aqueous phase: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thong Le Minh-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15th international forum on green technology and management (IFGTM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hue City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135370v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HO•-initiated degradation of β-endosulfan pesticide in the aqueous phase: A theoretical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thong Le Minh-Pham</w:t>
+                <w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international forum on green technology and management (IFGTM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Hue City, Vietnam</w:t>
+              <w:t xml:space="preserve">WATOC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192041v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ai Nhung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863331v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463406v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
+              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864622v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,374 +6839,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,2474 +7214,2474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257269v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015745v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015767v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140828v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015799v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005686v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005685v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255873v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Schell</w:t>
+                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087967v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262801v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the excited-state intramolecular proton transfer of Paratrimerin C – A TD-DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133532v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005704v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005687v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,5380 +9700,5380 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015723v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884226v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765370v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604436v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598129v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592012v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597969v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
+                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782060v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810376v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604425v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812680v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884209v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598034v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2026509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592015v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810401v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765354v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812614v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598095v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884198v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810383v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
+                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598119v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598052v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596844v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812694v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812526v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812545v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598111v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598099v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810435v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810391v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586600v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964458v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810411v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884230v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598070v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586599v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598081v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358121v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">LatinXChem 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358430v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15216,468 +15082,651 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087641v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087646v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire protective performance of intumescent paint and ablative elastomer used for high pressure hydrogen composite cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Nilsson; Patrick van Hees; Robert Jansson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire safety science – Proceedings of the eleventh international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Association for Fire Safety Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.794-807, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNOLOGIES DE RECOMBUSTION AVANCEE DES OXYDES D'AZOTE : ETUDES EXPERIMENTALE ET CINETIQUE SUR PILOTE SEMI-INDUSTRIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université des Sciences et Technologie de Lille - Lille I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00650087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15745,51 +15794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B31C213"/>
+    <w:nsid w:val="9A1C74FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15976,51 +16025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamente Valencia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>