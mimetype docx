--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -149,74 +149,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">172188760</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LkvGMhUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000122449093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/R-5515-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -276,199 +297,195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are natural-based isothiocyanate derivatives alternative antioxidant additives used in petrochemical products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triya Mukherjee</w:t>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitra Sarkar</w:t>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratul Paul</w:t>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168460v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -522,5023 +539,5027 @@
               <w:t xml:space="preserve">Chemical Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of boric acid-activated biochar from water hyacinth: Enhanced antibiotic adsorption and mechanistic insights</w:t>
+                <w:t xml:space="preserve">Intracellular CO 2 Capture Triggered Outperforming Biocatalytic Production of Selective Acetic Acid and Biohydrogen Housing in Porous‐Organic‐Nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Dien Dang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nitumani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triya Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitra Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratul Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chi Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 316, pp.122005. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168459v1</w:t>
+                <w:t xml:space="preserve">hal-05168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOO radical scavenging activity of curcumin I and III in physiological conditions: a theoretical investigation on the influence of acid–base equilibrium and tautomerism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile synthesis of boric acid-activated biochar from water hyacinth: Enhanced antibiotic adsorption and mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tu Dinh</w:t>
+                <w:t xml:space="preserve">van Dien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi My Duyen Trinh</w:t>
+                <w:t xml:space="preserve">Ha Huu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Minh Pham</w:t>
+                <w:t xml:space="preserve">Iqra Rabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quan Pham</w:t>
+                <w:t xml:space="preserve">Chi Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.5649-5664. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.122005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4RA07769E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168462v1</w:t>
+                <w:t xml:space="preserve">hal-05168459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOO radical scavenging activity of curcumin I and III in physiological conditions: a theoretical investigation on the influence of acid–base equilibrium and tautomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Thi Tu Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Schell</w:t>
+                <w:t xml:space="preserve">Thi My Duyen Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Faust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Thi Hong Minh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.5649-5664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4RA07769E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135428v1</w:t>
+                <w:t xml:space="preserve">hal-05168462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are natural-based isothiocyanate derivatives alternative antioxidant additives used in petrochemical products?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241929⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168461v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (48), pp.10328-10344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863213v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (36), pp.49427-49439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863227v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of thiram fungicide by hydroxyl radicals in water: A theoretical study on reaction mechanism and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.547-555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/vjch.202300330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+                <w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 312, pp.137234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348229v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2042 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087907v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864840v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the competition between antioxidant activities and pro-oxidant risks of rosmarinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.1499-1514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1RA07599C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Černuśák Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.266-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/kin.21556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+                <w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.113257. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (35), pp.21433-21446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204224v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.113118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.113257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049302v1</w:t>
+                <w:t xml:space="preserve">hal-03204224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+                <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.113118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03263517v1</w:t>
+                <w:t xml:space="preserve">hal-03049302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient hydrogenation catalytic model hosted in a stable hyper-crosslinked porous-organic-polymer: from fatty acid to bio-based alkane diesel synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jihyeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Khanh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (6), pp.2049-2068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9GC03803E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of High-Frequency Ultrasound with Cupric Oxide Catalyst Resulting in a Selectivity Switch in Glucose Oxidation under Argon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prince Amaniampong</w:t>
+                <w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Han Tran</w:t>
+                <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b06824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.7491 - 7498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331621v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synergistic Effect of High-Frequency Ultrasound with Cupric Oxide Catalyst Resulting in a Selectivity Switch in Glucose Oxidation under Argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Amaniampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Han Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (37), pp.14772-14779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b06824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049299v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+                <w:t xml:space="preserve">D. Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Richard</w:t>
+                <w:t xml:space="preserve">J. Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.397-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03615291v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Quang Dao</w:t>
+                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luche</w:t>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rogaume</w:t>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard</w:t>
+                <w:t xml:space="preserve">Frank Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (2), pp.397-420. </w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637336v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135380v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135386v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t>
+              <w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557929v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628615v1</w:t>
+                <w:t xml:space="preserve">hal-04628634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Merino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628634v1</w:t>
+                <w:t xml:space="preserve">hal-04557929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690339v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling SERS Properties of Sub-Nanometric Silver, Copper-Silver, and Gold-Silver Clusters: A Joint Computational-Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advances in Functional Materials (AFM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Dec 2024, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SERS-based sensor using sub-nanometric copper-silver mixed cluster Ag(8-n)-Cun (n=0-8): A theoretical study for Pyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 8th International Workshop on Nanotechnology and Application (IWNA 2023(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vietnam National University of Ho Chi Minh City; People's Committee of Binh Thuan Province; CEA-LETI / MINATEC, France, Nov 2023, Phan Thiet, Binh Thuan province, Vietnam. pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119789v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS-based sensor using sub-nanometric copper-silver mixed cluster Ag(8-n)-Cun (n=0-8): A theoretical study for Pyridine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Workshop on Nanotechnology and Application (IWNA 2023(</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vietnam National University of Ho Chi Minh City; People's Committee of Binh Thuan Province; CEA-LETI / MINATEC, France, Nov 2023, Phan Thiet, Binh Thuan province, Vietnam. pp.130-133</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283674v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxidation of phosmet and quinmerac initiated by OH radicals: mechanistic, kinetic, and ecotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas Phase: Mechanistic and Kinetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+                <w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814006v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810278v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cernusak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813931v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814027v1</w:t>
+                <w:t xml:space="preserve">hal-03810278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813960v1</w:t>
+                <w:t xml:space="preserve">hal-03813931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen abstraction reaction of H atom from PAHs: electronic structure, reaction mechanism, and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2360.9764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5548,691 +5569,691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+                <w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t>
+              <w:t xml:space="preserve">ACS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446835v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A DFT Study on The Reaction between Natural-Based Isothiocyanate Derivatives and HOꞏ Radical: Mechanisms and Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quang Khuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t>
+              <w:t xml:space="preserve">RSC Poster 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135347v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT Study on The Reaction between Natural-Based Isothiocyanate Derivatives and HOꞏ Radical: Mechanisms and Kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+                <w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161634v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and Kinetics of Ozonolysis of 1H-Pyrazole and Pyridine in Water: A DFT Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Poster 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO•-initiated degradation of β-endosulfan pesticide in the aqueous phase: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thong Le Minh-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international forum on green technology and management (IFGTM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Hue City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,7498 +6272,7468 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATOC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558241v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
+              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864622v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Faust</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
+              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863331v1</w:t>
+                <w:t xml:space="preserve">hal-04463406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463406v1</w:t>
+                <w:t xml:space="preserve">hal-04863331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ai Nhung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628688v1</w:t>
+                <w:t xml:space="preserve">hal-04864622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
+              <w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864627v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863246v1</w:t>
+                <w:t xml:space="preserve">hal-04628688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528955v1</w:t>
+                <w:t xml:space="preserve">hal-04863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528931v1</w:t>
+                <w:t xml:space="preserve">hal-04864627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558273v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015745v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015799v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255873v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Schell</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087967v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005686v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005685v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
+              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262801v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140828v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Excited-State Intramolecular Proton Transfer (ESIPT) of Acridone - A TD-DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015767v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t>
+              <w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257269v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the excited-state intramolecular proton transfer of Paratrimerin C – A TD-DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam-Tu Phan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005712v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388231v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087980v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">#LatinXChem23 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184519v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Excited-State Intramolecular Proton Transfer (ESIPT) of Paratrimerin C – A TD-DFT study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005687v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Insight into the excited-state intramolecular proton transfer of Paratrimerin C – A TD-DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015723v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133532v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005708v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005704v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604425v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782060v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592015v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810401v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765354v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812614v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598095v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812680v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964507v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884209v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598034v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2026509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765370v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid-based Iridium (III) complexes for tunable emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592012v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
+                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Tuan Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604436v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+                <w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598129v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zainab Srour</w:t>
+                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597969v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of radical scavenging activity and chemical repair of damaged DNA by natural oxygenated diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884226v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+                <w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598052v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884198v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596844v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812694v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812545v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598119v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Behaviors and SERS Spectra of Chlorpyrifos Insecticide Adsorbed on Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">The Third European Symposium on Chemical Bonding, CBOND2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810383v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+                <w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Nam Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Twitter Poster RSC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812526v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+                <w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Yen Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810435v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
+                <w:t xml:space="preserve">A DFT study on radical scavenging activity and chemical repair of damaged DNA by natural diterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V.-T. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+              <w:t xml:space="preserve">2022 #RSCPoster Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598111v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598099v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zainab Srour</w:t>
+                <w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586600v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+                <w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812537v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Alharzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13750,1683 +13741,1713 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810391v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the transition metal ions (Fe, Cu) influence on the oxidation of L-proline amino acid initiated by HO radical in the aqueous phase?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884230v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t>
+                <w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586599v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bekkal</w:t>
+                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810411v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ribaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604402v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+                <w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598081v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Chinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598070v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dinh Hieu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964458v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">LatinXChem2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358430v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584979v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorra Khiri</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ribaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LatinXChem2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
+              <w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358349v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15436,180 +15457,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire protective performance of intumescent paint and ablative elastomer used for high pressure hydrogen composite cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Nilsson; Patrick van Hees; Robert Jansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire safety science – Proceedings of the eleventh international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Association for Fire Safety Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.794-807, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15619,114 +15640,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNOLOGIES DE RECOMBUSTION AVANCEE DES OXYDES D'AZOTE : ETUDES EXPERIMENTALE ET CINETIQUE SUR PILOTE SEMI-INDUSTRIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université des Sciences et Technologie de Lille - Lille I, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00650087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15794,51 +15815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A1C74FF"/>
+    <w:nsid w:val="21F210CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16025,51 +16046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duy-quang-dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149223870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172188760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LkvGMhUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122449093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5515-2018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khuong Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241929" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitumani Das" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triya Mukherjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Sarkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Paul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dien Dang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Rabani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tu Dinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Duyen Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA07769E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202300330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Chandra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jihyeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Khanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03803E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Han Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06824" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Le Minh-Pham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Lan Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2026509" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V.-T. Mai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>