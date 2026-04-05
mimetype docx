--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -496,248 +496,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants accompagnent-ils leurs étudiants à rédiger des écrits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+                <w:t xml:space="preserve">Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Ros</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14w9x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15da4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516890v1</w:t>
+                <w:t xml:space="preserve">hal-05516902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les enseignants accompagnent-ils leurs étudiants à rédiger des écrits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Younès</w:t>
+                <w:t xml:space="preserve">Nuria Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15da4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14w9x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516902v1</w:t>
+                <w:t xml:space="preserve">hal-05516890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs individuels et culturels qui participent aux pratiques déclarées et aux conceptions des enseignants du supérieur</w:t>
               </w:r>
@@ -2195,165 +2195,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autorégulation de l’écriture académique : un dispositif d’entraînement pour des étudiants en master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les XVIIIes rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation (REF), Jul 2024, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do motivation and metacognitive components play different roles in writing performances of university students? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG Writing 2024 : ways2write \(w2w)/ [International conference]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jul 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating students’ changes of their academic writing skills throughout their study level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goujot Naomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,139 +2450,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG Writing 2024 : ways2write \(w2w)/ [International conference]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jul 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819253v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04637915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go further in the triangulation of online data to study self-regulation processes in writing</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3615,234 +3615,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets de l’entraînement explicité des stratégies d’écriture à l’école et à l’université.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils et stratégies d’écriture à l’université : approches cognitive et métacognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using observation as a research method to study metacognitive and cognitive processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biennal Meeting of the EARLI Special Interest Group 16 Metacognition. Workshop: Using data visualisations to understand and reason about self-regulated learning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIG Writing, Aug 2016, Nijmegen, Radboud University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524011v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04819568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métacognition, production écrite et réussite des étudiants en Licence</w:t>
               </w:r>
@@ -3891,165 +3891,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On-line study of writing strategies engaged by college students: A mixed methodological approach to analyze the self-regulation in the writing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biennal Meeting of the EARLI Special Interest Group 16, Metacognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, Aug 2016, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-Regulation Strategies of Writing: a key to improve academic writing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "International Higher Education Writing Research Exchange”, Conference on College Composition and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCCC Annual Convention, Apr 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819583v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04819563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-regulation Strategies of Writing: effects of a program to develop narrative competencies</w:t>
               </w:r>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Leonor Cantillo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17081/eduhum.27.49.8028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Castells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47408/jldhe.v0i16.523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059171ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palacio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/apl34.2.2016.03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2015.1056641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/zp.20.6007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux-Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.012.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35362/rie5631513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujot Naomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Goujout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Minguela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/metacognition-autoregulation-et-production-decrits/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.didactifen.uliege.be/cms/c_9011680/fr/presses-universitaires-de-liege-collection-didactiques-en-recherche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2024.2142.2.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1349-1633-apprentissage-autoregule.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807351233-l-apprentissage-autoregule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Leah Escorcia Sarmiento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Leonor Cantillo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17081/eduhum.27.49.8028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Castells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47408/jldhe.v0i16.523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059171ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palacio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/apl34.2.2016.03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2015.1056641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/zp.20.6007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux-Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.012.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35362/rie5631513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujot Naomi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Goujout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Minguela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/metacognition-autoregulation-et-production-decrits/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.didactifen.uliege.be/cms/c_9011680/fr/presses-universitaires-de-liege-collection-didactiques-en-recherche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2024.2142.2.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1349-1633-apprentissage-autoregule.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807351233-l-apprentissage-autoregule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Leah Escorcia Sarmiento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>