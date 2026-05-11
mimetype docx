--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -496,248 +496,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les enseignants accompagnent-ils leurs étudiants à rédiger des écrits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Younès</w:t>
+                <w:t xml:space="preserve">Nuria Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15da4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14w9x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516902v1</w:t>
+                <w:t xml:space="preserve">hal-05516890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants accompagnent-ils leurs étudiants à rédiger des écrits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+                <w:t xml:space="preserve">Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Ros</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14w9x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15da4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516890v1</w:t>
+                <w:t xml:space="preserve">hal-05516902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs individuels et culturels qui participent aux pratiques déclarées et aux conceptions des enseignants du supérieur</w:t>
               </w:r>
@@ -2195,50 +2195,253 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do motivation and metacognitive components play different roles in writing performances of university students? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIG Writing 2024 : ways2write \(w2w)/ [International conference]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jul 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating students’ changes of their academic writing skills throughout their study level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goujot Naomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIG Writing 2024 : ways2write \(w2w)/ [International conference]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jul 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autorégulation de l’écriture académique : un dispositif d’entraînement pour des étudiants en master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2247,513 +2450,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les XVIIIes rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation (REF), Jul 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go further in the triangulation of online data to study self-regulation processes in writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIG 16 - Metacognition and Self-Regulated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, Aug 2024, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do motivation and metacognition play different roles in the writing performances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EARLI - The EARLI Special Interest Group Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Université Sorbonne Nouvelle, University of Turku, Jun 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating students’ changes of their academic writing skills throughout their curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Berger</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Goujout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG Writing 2024 : ways2write \(w2w)/ [International conference]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jul 2024, Nanterre, France</w:t>
-[...365 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI); Université Sorbonne Nouvelle (France); University of Turku (Finland), Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3615,234 +3615,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using observation as a research method to study metacognitive and cognitive processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biennal Meeting of the EARLI Special Interest Group 16 Metacognition. Workshop: Using data visualisations to understand and reason about self-regulated learning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG Writing, Aug 2016, Nijmegen, Radboud University, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets de l’entraînement explicité des stratégies d’écriture à l’école et à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et stratégies d’écriture à l’université : approches cognitive et métacognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04524011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métacognition, production écrite et réussite des étudiants en Licence</w:t>
               </w:r>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Leonor Cantillo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17081/eduhum.27.49.8028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Castells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47408/jldhe.v0i16.523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059171ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palacio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/apl34.2.2016.03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2015.1056641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/zp.20.6007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux-Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.012.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35362/rie5631513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujot Naomi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Goujout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Minguela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/metacognition-autoregulation-et-production-decrits/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.didactifen.uliege.be/cms/c_9011680/fr/presses-universitaires-de-liege-collection-didactiques-en-recherche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2024.2142.2.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1349-1633-apprentissage-autoregule.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807351233-l-apprentissage-autoregule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Leah Escorcia Sarmiento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Campo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Soucheyre Nassih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs9.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Leonor Cantillo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17081/eduhum.27.49.8028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Castells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayilin Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47408/jldhe.v0i16.523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059171ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palacio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/apl34.2.2016.03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2015.1056641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/zp.20.6007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux-Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.012.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35362/rie5631513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujot Naomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Goujout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Minguela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/metacognition-autoregulation-et-production-decrits/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.didactifen.uliege.be/cms/c_9011680/fr/presses-universitaires-de-liege-collection-didactiques-en-recherche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2024.2142.2.08" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1349-1633-apprentissage-autoregule.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807351233-l-apprentissage-autoregule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Leah Escorcia Sarmiento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>