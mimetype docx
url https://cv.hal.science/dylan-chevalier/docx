--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dylan Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200G-PON Based on 4×50Gbit/s NRZ LWDM Signals Coexisting with 50G-PON, XGS-PON and G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zandueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11262983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone Camera Detection of ONU Identification Carried by Modulated 650 nm LED Integrated with ONU Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of training patterns performances in the context of burst mode equalization for 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple coexistence of G-PON, XGS-PON and 50G-PON systems with extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.822-825, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of real-time 25 Gbps burst mode transmission over 20 km fiber with directly modulated laser, Ge/Si APD receiver and BM-TIA targeting 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coudyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog feedforward equalizer optimization in the context of 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical access networks to support future 5G and 6G mobile networks [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.C22. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering impairments caused by 50G-PON introduction and mitigation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.542178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches for triple coexistence of G-PON, XGS-PON, and 50G-PON systems with extended reach and a class-D ODN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.C97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in future optical access networks from an operator’s perspective [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.A78. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des réseaux d'accès optique par égalisation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rennes, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025URENS070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dylan Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical access networks to support future 5G and 6G mobile networks [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.C22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog feedforward equalizer optimization in the context of 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering impairments caused by 50G-PON introduction and mitigation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.542178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches for triple coexistence of G-PON, XGS-PON, and 50G-PON systems with extended reach and a class-D ODN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.C97. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in future optical access networks from an operator’s perspective [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.A78. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200G-PON Based on 4×50Gbit/s NRZ LWDM Signals Coexisting with 50G-PON, XGS-PON and G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zandueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11262983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone Camera Detection of ONU Identification Carried by Modulated 650 nm LED Integrated with ONU Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of training patterns performances in the context of burst mode equalization for 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple coexistence of G-PON, XGS-PON and 50G-PON systems with extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.822-825, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of real-time 25 Gbps burst mode transmission over 20 km fiber with directly modulated laser, Ge/Si APD receiver and BM-TIA targeting 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coudyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des réseaux d'accès optique par égalisation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rennes, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025URENS070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11262983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boukheit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263254" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu&#233;rou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Brugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2348" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.542178" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vu-Brugier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.515458" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499935" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405697v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.542178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vu-Brugier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.515458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11262983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ingl&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boukheit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu&#233;rou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Brugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405697v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>