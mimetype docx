--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dylan Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical access networks to support future 5G and 6G mobile networks [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.C22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog feedforward equalizer optimization in the context of 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering impairments caused by 50G-PON introduction and mitigation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.542178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches for triple coexistence of G-PON, XGS-PON, and 50G-PON systems with extended reach and a class-D ODN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.C97. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in future optical access networks from an operator’s perspective [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.A78. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200G-PON Based on 4×50Gbit/s NRZ LWDM Signals Coexisting with 50G-PON, XGS-PON and G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zandueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11262983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone Camera Detection of ONU Identification Carried by Modulated 650 nm LED Integrated with ONU Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of training patterns performances in the context of burst mode equalization for 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple coexistence of G-PON, XGS-PON and 50G-PON systems with extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.822-825, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of real-time 25 Gbps burst mode transmission over 20 km fiber with directly modulated laser, Ge/Si APD receiver and BM-TIA targeting 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coudyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des réseaux d'accès optique par égalisation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rennes, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025URENS070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dylan Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200G-PON Based on 4×50Gbit/s NRZ LWDM Signals Coexisting with 50G-PON, XGS-PON and G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zandueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11262983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone Camera Detection of ONU Identification Carried by Modulated 650 nm LED Integrated with ONU Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of training patterns performances in the context of burst mode equalization for 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple coexistence of G-PON, XGS-PON and 50G-PON systems with extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.822-825, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of real-time 25 Gbps burst mode transmission over 20 km fiber with directly modulated laser, Ge/Si APD receiver and BM-TIA targeting 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coudyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical access networks to support future 5G and 6G mobile networks [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.C22. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog feedforward equalizer optimization in the context of 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.551393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering impairments caused by 50G-PON introduction and mitigation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.542178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches for triple coexistence of G-PON, XGS-PON, and 50G-PON systems with extended reach and a class-D ODN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vu-Brugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.C97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence in future optical access networks from an operator’s perspective [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.A78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des réseaux d'accès optique par égalisation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Rennes, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025URENS070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05405697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.542178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vu-Brugier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.515458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11262983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ingl&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boukheit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu&#233;rou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Brugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405697v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11262983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boukheit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Brugier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2348" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551629" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.542178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vu-Brugier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.515458" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499935" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405697v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>