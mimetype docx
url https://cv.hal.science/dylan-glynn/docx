--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -175,265 +175,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructions and context(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12rcu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Concrete constructions or messy mangroves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/lingvan-2023-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04029305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling constructional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wyroślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,51 +467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, enemies, and illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -558,51 +558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalising construal. A corpus-based study in cognition and communication constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -662,51 +662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalising construal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jezikoslovlje [=Linguistique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -740,51 +740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The status of multimodal constructions in developing models and empirical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LaMiCuS - Language, Mind, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -818,51 +818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying polysemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -909,51 +909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing mirativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of cognitive linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (2), pp.353 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,51 +987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Structuring the lexicon. A clustered model for near-synonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1), pp.267-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Corpus, cognition and causative constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (2), pp.331-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Arppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtanelle Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Вестник Санкт-Петербургского университета</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions at the crossroads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.197-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1485,51 +1485,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-based Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Linguistics by COSE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dübendorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1617,562 +1617,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Boredom in English and Russian</w:t>
+                <w:t xml:space="preserve">Relative Boredom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference of the Spanish Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lorogno, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Behavioral Profile Approach to Lexical Equivalence of the Chinese Emotion Concept jinzhang ‘tension’ in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th international conference of the German Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Erfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language use as evidence for distinct cross-linguistic conceptual structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Avgustina Biryukova</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioural Profiles and Cognitive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Glynn</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Gimadieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Matusevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference of the Spanish Cognitive Linguistics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lorogno, Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference of the German Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...116 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Kumamoto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">hal-04029328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operationalising Metaphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">, 2022, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dylan Glynn</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with Boredom in English and Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029394v1</w:t>
+                <w:t xml:space="preserve">hal-04565073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Inter-Language Lexical Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Białystok-Kyiv Conference on Theoretical and Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Białystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,64 +2197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-praise Strategies in French and Russian Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Gimadieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Białystok-Kyiv Conference on Theoretical and Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Białystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,64 +2279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Inter-Language Lexical Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Białystok-Kyiv Conference on Theoretical and Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Białystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2355,221 +2355,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behavioural Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantics of Grammatical Markers in Semitic Languages and Approaches to its Description</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paradigmatic constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wyroślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boredom is sad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLC-15: the Fifteenth International Cognitive Linguistics Conference. Book of Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2594,51 +2594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-Based Paradigms: A bottom-up experiment in distinctive categorisation of Polish verbal prefixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wyroślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit attitudes in media discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Berracheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque international biennal de l’Association française de Linguistique cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2752,1606 +2752,1606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construing asylum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+                <w:t xml:space="preserve">The status of multimodal constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Linguistics in the year 2018: Multimodal patterns in cognition and communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poznań, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre effects on metaphoric structuring of scientific concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dylan Glynn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphoric Structuring Of Anger In Czech, Polish and Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Matusevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Linguistics in the year 2018: Multimodal patterns in cognition and communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Avgustina Biryukova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construal of the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berracheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cordoba, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage-Based Cognitive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical Patterns of Body-Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualising the body in America and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sense of Norwegian future forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wishing and Wanting in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avgustina Biryukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cordoba, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construing asylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...348 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-04565294v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude and Evaluation in Political Discourse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cross-Cultural Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th German Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565520v1</w:t>
+                <w:t xml:space="preserve">hal-04565519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racism and New Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptualising the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of the Spanish Cognitive Linguistics Association: Discourse, Culture and Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Alcalá de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Chadi Ben Youssef</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation and the Usage-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th International Conference of Croatian Applied Linguistics Society: Language in Research and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rijeka, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphoric Structuring of ANGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Glynn</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Matusevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the Spanish Cognitive Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Madrid, France</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude and Evaluation in Political Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th German Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racism and New Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...156 lines deleted...]
-                <w:t xml:space="preserve">Irina Matusevich</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the Spanish Cognitive Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565513v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Society, Cognition and Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why Linguistics. An International Symposium on the Fundamental Questions of Language Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semasiology and Onomasiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change of Paradigms – New Paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioural Profiles and Multifactorial Usage-Feature Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contextually sensitive evidence for conceptual structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Zmetáková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Society for Research on Emotions (ISRE) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling multidimensional polysemy networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the International Quantitative Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubjective Stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stance and (Inter)Subjectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,51 +4445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Linguistics and the Usage-Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference of the Ukrainian Association of Cognitive Linguistics and Poetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The usage-based cognitive model of ANGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4583,51 +4583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Structure and Emergent Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AESLA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lerida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4652,51 +4652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-Based Methodology for the Description of Conceptual Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions across Categories. Approaching constructions from a usage-based perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formulaic sequence and constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Växjö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,51 +4790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semasiological structure of Croatian Verbal prefix iz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrijela Buljan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Usage-Based Methodology in Cognitive Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept and Culture. International Conference on Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Kemerovo, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4941,51 +4941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Hypothesis beyond the Alternation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference of the International Society for the Linguistics of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistics International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tambov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Imamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Deilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Lapshinova-Koltunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,77 +5251,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5387,51 +5387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjectivity and Epistemicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Sjölin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,51 +5555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Methods in Cognitive Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5671,64 +5671,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future that may still be.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Hartmann; Lena Schnee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures of the Past.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -5757,51 +5757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogy and Contrast in Language. Perspectives from Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, pp.245-282, 2022, Human Cognitive Processing, 9789027211545. </w:t>
@@ -5839,64 +5839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Behavioural Profiles to Multimodal Discourse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Gimadieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Sociolinguistics Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.606-620, 2021, </w:t>
@@ -5934,51 +5934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semasiology and onomasiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouton de Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Change of Paradigms - New Paradoxes. Recontextualizing Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, pp.47-80, 2016, 9783110435597. </w:t>
@@ -6016,51 +6016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socio-cultural conceptualisation of FEMININITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Methods in Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9783631656648. </w:t>
@@ -6098,51 +6098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conceptual profile of the lexeme home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaphor and Metonymy across Time and Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DE GRUYTER, pp.265-294, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6170,616 +6170,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques and tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.307-341, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.443-485, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.12gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.17gly⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565477v1</w:t>
+                <w:t xml:space="preserve">hal-04565473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics in R</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Techniques and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.343-364, 2014, Human Cognitive Processing, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.307-341, 2014, Human Cognitive Processing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.12gly⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van de Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.7-38, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.343-364, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.01gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.13wei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565474v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many uses of run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polysemy and synonymy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.117-144, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.7-38, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.05gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.01gly⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565471v1</w:t>
+                <w:t xml:space="preserve">hal-04565474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The many uses of run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.443-485, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.117-144, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.17gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.05gly⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565473v1</w:t>
+                <w:t xml:space="preserve">hal-04565471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corpus-driven Cognitive Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Cognitive Semantics: Corpus-Driven Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.239-270, 2010, </w:t>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.1-42, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110226423.239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110226423.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565486v1</w:t>
+                <w:t xml:space="preserve">hal-04565487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus-driven Cognitive Semantics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Testing the hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Cognitive Semantics: Corpus-Driven Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.1-42, 2010, </w:t>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.239-270, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110226423.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110226423.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565487v1</w:t>
+                <w:t xml:space="preserve">hal-04565486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysemy, syntax, and variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Directions in Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.77-104, 2009, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6813,51 +6813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary structure, cognitive grammar, and the partes orationis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalness and Iconicity in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, John Benjamins Publishing Company, pp.215-239, 2008, Iconicity in Language and Literature, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6891,51 +6891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconicity and the grammar–lexis interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insistent Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, John Benjamins Publishing Company, pp.269-288, 2007, Iconicity in Language and Literature, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7001,51 +7001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiveJournal Corpus of Russian, Surzhyk and Ukrainian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,64 +7063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Blog Corpus of Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Ait Isha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7226,64 +7226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wechat Corpus of Informal Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7295,265 +7295,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catalan Corpus of Personal Blogs in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annkathrin Rieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CanalBlog Corpus of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04570962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpus of European Portuguese Personal Blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Zmetáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571099v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">halshs-04570962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7629,51 +7629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534C9D56"/>
+    <w:nsid w:val="C6D1003A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7860,51 +7860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-glynn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8188-2436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wyro&#347;lak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avgustina Biryukova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Krawczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29162/jez.2019.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32058/LAMICUS-2019-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2016-0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.04kra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-71GHSB8F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/langcog.2011.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QKZZN6V1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arppe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tanelle Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Zeschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cor.2010.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20166.14402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.2.07gly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Kumamoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Gimadieva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matusevich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berracheche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Ben Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Zmet&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijela Buljan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Imamovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Deilen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Lapshinova-Koltunski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Sj&#246;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.87204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Robinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.73.08gly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733945-049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110435597-004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5033.1041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110335453.265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.12gly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.13wei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.01gly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.05gly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.17gly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.24.08gly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.7.12gly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.5.23gly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annkathrin Rieck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-glynn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8188-2436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wyro&#347;lak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avgustina Biryukova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Krawczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29162/jez.2019.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32058/LAMICUS-2019-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2016-0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.04kra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-71GHSB8F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/langcog.2011.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QKZZN6V1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arppe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tanelle Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Zeschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cor.2010.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20166.14402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.2.07gly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Kumamoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Gimadieva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matusevich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berracheche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Ben Youssef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Zmet&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijela Buljan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Imamovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Deilen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Lapshinova-Koltunski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Sj&#246;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.87204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Robinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.73.08gly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733945-049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110435597-004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5033.1041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110335453.265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.17gly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.12gly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.13wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.01gly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.05gly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.24.08gly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.7.12gly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.5.23gly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annkathrin Rieck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>