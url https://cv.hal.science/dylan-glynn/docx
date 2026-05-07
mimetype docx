--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -2752,112 +2752,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage-Based Cognitive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical Patterns of Body-Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualising the body in America and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cordoba, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construal of the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berracheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cordoba, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The status of multimodal constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistics in the year 2018: Multimodal patterns in cognition and communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre effects on metaphoric structuring of scientific concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avgustina Biryukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2873,73 +3188,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Figurative Thought and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphoric Structuring Of Anger In Czech, Polish and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2955,372 +3270,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565506v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">hal-04565276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of Norwegian future forms</w:t>
               </w:r>
@@ -6170,105 +6170,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence analysis</w:t>
+                <w:t xml:space="preserve">The many uses of run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.443-485, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.117-144, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.17gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.05gly⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565473v1</w:t>
+                <w:t xml:space="preserve">hal-04565471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques and tools</w:t>
               </w:r>
@@ -6495,261 +6495,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many uses of run</w:t>
+                <w:t xml:space="preserve">Correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.117-144, 2014, Human Cognitive Processing, </w:t>
+              <w:t xml:space="preserve">, 43, John Benjamins Publishing Company, pp.443-485, 2014, Human Cognitive Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.43.05gly⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.43.17gly⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565471v1</w:t>
+                <w:t xml:space="preserve">hal-04565473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus-driven Cognitive Semantics</w:t>
+                <w:t xml:space="preserve">Testing the hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Cognitive Semantics: Corpus-Driven Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.1-42, 2010, </w:t>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.239-270, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110226423.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110226423.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565487v1</w:t>
+                <w:t xml:space="preserve">hal-04565486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the hypothesis</w:t>
+                <w:t xml:space="preserve">Corpus-driven Cognitive Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Cognitive Semantics: Corpus-Driven Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.239-270, 2010, </w:t>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.1-42, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110226423.239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110226423.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565486v1</w:t>
+                <w:t xml:space="preserve">hal-04565487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysemy, syntax, and variation</w:t>
               </w:r>
@@ -7629,51 +7629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D1003A"/>
+    <w:nsid w:val="108268A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7860,51 +7860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-glynn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8188-2436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wyro&#347;lak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avgustina Biryukova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Krawczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29162/jez.2019.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32058/LAMICUS-2019-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2016-0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.04kra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-71GHSB8F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/langcog.2011.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QKZZN6V1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arppe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tanelle Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Zeschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cor.2010.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20166.14402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.2.07gly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Kumamoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Gimadieva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matusevich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berracheche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Ben Youssef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Zmet&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijela Buljan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Imamovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Deilen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Lapshinova-Koltunski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Sj&#246;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.87204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Robinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.73.08gly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733945-049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110435597-004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5033.1041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110335453.265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.17gly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.12gly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.13wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.01gly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.05gly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.24.08gly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.7.12gly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.5.23gly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annkathrin Rieck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-glynn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8188-2436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wyro&#347;lak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avgustina Biryukova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Krawczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29162/jez.2019.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32058/LAMICUS-2019-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2016-0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.04kra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-71GHSB8F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/langcog.2011.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QKZZN6V1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arppe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tanelle Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Zeschel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/cor.2010.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20166.14402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.2.07gly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Kumamoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Gimadieva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Matusevich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berracheche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Ben Youssef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Zmet&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijela Buljan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Imamovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Deilen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Lapshinova-Koltunski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Sj&#246;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20111.87204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Robinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.73.08gly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733945-049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110435597-004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5033.1041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110335453.265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.05gly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.12gly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.13wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.01gly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.17gly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110226423.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.24.08gly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.7.12gly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.5.23gly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ait Isha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annkathrin Rieck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>