--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8874-2679</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">286897296</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -157,1100 +178,1415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Fireworks – Anglais Tle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040007609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Glain</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-05474382v1</w:t>
+                <w:t xml:space="preserve">hal-05574715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+                <w:t xml:space="preserve">Way to go! – Anglais 5e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040008651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dabouis</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+                <w:t xml:space="preserve">hal-05574681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t>
+                <w:t xml:space="preserve">New Fireworks – Anglais 1re</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05011814v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040007616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réussir l'épreuve de phonologie à l'agrégation externe d'anglais : préparation complète à l'épreuve – cours, annales, exercices et sujets-types corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04627805v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, 9782340105447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
+                <w:t xml:space="preserve">New Fireworks – Anglais 2de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04056613v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2025, 9791040007623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Way to go! – Anglais 6e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Agostinho-Juenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04124705v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelivrescolaire.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9791040007692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accent franca for a lingua franca? Chosen standards for EFL teaching and learning in the French education system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cours de phonologie pour le CAPES externe d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04320015v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED Sup-Concours. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir l'épreuve de phonologie à l'agrégation externe d'anglais : préparation complète à l'épreuve – cours, annales, exercices et sujets-types corrigés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05023353v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fireworks – Anglais 2de</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Joyeux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05040013v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Way to go! – Anglais 6e</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Antoine</w:t>
+                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Agostinho-Juenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05040529v1</w:t>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours de préparation à la question de phonologie du CAPES d'anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04474166v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62e Congrès de la SAES – Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Université Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21es Journées d'études de l'ALOES - Quels objectifs pour une phonologie au service du sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2023, Université Jean Moulin - Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An accent franca for a lingua franca? Chosen standards for EFL teaching and learning in the French education system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Native and Non-native Accents of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of English Language and Applied Linguistics (University of Łódź, Poland), Nov 2023, Łódź, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Password, please! – Jeu de cartes phonétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lelivrescolaire.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1260,100 +1596,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude phonologique, historique et sociolinguistique des variétés d’anglais oral enseignées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix Marseille Univ, CNRS, LPL, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 0000AIXM0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05355580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1363,112 +1699,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir un accent en classe d’anglais : que disent les textes officiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1536,51 +1872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AE3F89D"/>
+    <w:nsid w:val="167AF21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1767,51 +2103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286897296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matthews" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bordat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc Feracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>