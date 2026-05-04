--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1264,165 +1264,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
+                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62e Congrès de la SAES – Transmission(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">21es Journées d'études de l'ALOES - Quels objectifs pour une phonologie au service du sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2023, Université Jean Moulin - Lyon III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124705v1</w:t>
+                <w:t xml:space="preserve">hal-04056613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
+                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées d'études de l'ALOES - Quels objectifs pour une phonologie au service du sens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2023, Université Jean Moulin - Lyon III, France</w:t>
+              <w:t xml:space="preserve">62e Congrès de la SAES – Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056613v1</w:t>
+                <w:t xml:space="preserve">hal-04124705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accent franca for a lingua franca? Chosen standards for EFL teaching and learning in the French education system</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167AF21B"/>
+    <w:nsid w:val="95665BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2103,51 +2103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286897296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matthews" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bordat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc Feracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286897296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matthews" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bordat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc Feracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>