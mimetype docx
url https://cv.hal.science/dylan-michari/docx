--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">286897296</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">PJTy3SkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -178,1415 +199,1415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fireworks – Anglais Tle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arrivé</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05574715v1</w:t>
+                <w:t xml:space="preserve">hal-05474382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Way to go! – Anglais 5e</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Antoine</w:t>
+                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Michari</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05574681v1</w:t>
+                <w:t xml:space="preserve">hal-05011814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fireworks – Anglais 1re</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Joyeux</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05574688v1</w:t>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir l'épreuve de phonologie à l'agrégation externe d'anglais : préparation complète à l'épreuve – cours, annales, exercices et sujets-types corrigés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Castanier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05023353v1</w:t>
+                <w:t xml:space="preserve">hal-04627805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fireworks – Anglais 2de</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An accent franca for a lingua franca? Chosen standards for EFL teaching and learning in the French education system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (manuel)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Native and Non-native Accents of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of English Language and Applied Linguistics (University of Łódź, Poland), Nov 2023, Łódź, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040013v1</w:t>
+                <w:t xml:space="preserve">hal-04320015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Way to go! – Anglais 6e</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05040529v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21es Journées d'études de l'ALOES - Quels objectifs pour une phonologie au service du sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2023, Université Jean Moulin - Lyon III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours de phonologie pour le CAPES externe d'anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04474166v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62e Congrès de la SAES – Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Université Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glain</w:t>
+                <w:t xml:space="preserve">New Fireworks – Anglais Tle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05474382v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040007609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+                <w:t xml:space="preserve">Way to go! – Anglais 5e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupé</w:t>
+                <w:t xml:space="preserve">Jade Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040008651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Glain</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+                <w:t xml:space="preserve">hal-05574681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Fireworks – Anglais 1re</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05011814v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2026, 9791040007616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réussir l'épreuve de phonologie à l'agrégation externe d'anglais : préparation complète à l'épreuve – cours, annales, exercices et sujets-types corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04627805v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, 9782340105447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Oser dire le nouveau monde » : l’enseignement-apprentissage des accents en classe d’anglais à l’aune du plan langues vivantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Fireworks – Anglais 2de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04056613v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lelivrescolaire.fr, 2025, 9791040007623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parler comme un bourgeois de Londres », « Éviter l’anglais des faubourgs » : les variétés à admettre et transmettre d’après les documents institutionnels du XIXe siècle à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Way to go! – Anglais 6e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Agostinho-Juenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04124705v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelivrescolaire.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9791040007692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accent franca for a lingua franca? Chosen standards for EFL teaching and learning in the French education system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cours de phonologie pour le CAPES externe d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04320015v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED Sup-Concours. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Password, please! – Jeu de cartes phonétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lelivrescolaire.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,100 +1617,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude phonologique, historique et sociolinguistique des variétés d’anglais oral enseignées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix Marseille Univ, CNRS, LPL, 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 0000AIXM0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05355580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,112 +1720,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir un accent en classe d’anglais : que disent les textes officiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Michari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1872,51 +1893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95665BA8"/>
+    <w:nsid w:val="CC7DE92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2103,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286897296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matthews" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bordat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc Feracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-michari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8874-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286897296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=PJTy3SkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arriv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Joyeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matthews" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bordat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc Feracci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Agostinho-Juenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00059672917ca137bd717?authid=GzbgspEWKhXg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05355580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>