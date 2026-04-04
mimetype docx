--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -2074,51 +2074,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ambition écologique pour l’anthropologie. Jacques Barrau, l’ethnobotanique, le Muséum</w:t>
+                <w:t xml:space="preserve">L’anthropologie comme écologie. Jacques Barrau, l’ethnobotanique, le Muséum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolf Feuerhahn; Arnaud Hurel; Serge Reubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2253,75 +2253,75 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beginnings of Lefebvre's career in sociology (1940s and 1950s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matt Dawson; Tilman Schwarze. </w:t>
+              <w:t xml:space="preserve">Tilman Schwarze; Matt Dawson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthem Companion to Henri Lefebvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthem Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-32, 2026, Anthem Companions to Sociology, 9781839998317</w:t>
+              <w:t xml:space="preserve">, pp.15-31, 2026, Anthem Companions to Sociology, 9781839998317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2699,51 +2699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E19FC572"/>
+    <w:nsid w:val="6BD79A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>