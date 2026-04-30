--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -430,196 +430,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plaidoirie académique. Henri Lefebvre proteste contre son exclusion du CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.8081⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167582v1</w:t>
+                <w:t xml:space="preserve">hal-04211067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plaidoirie académique. Henri Lefebvre proteste contre son exclusion du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.179-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.8081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211067v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éd.), Mémoire pour la défense d’Henri Lefebvre</w:t>
               </w:r>
@@ -897,178 +897,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Sorre</w:t>
+                <w:t xml:space="preserve">Piqûre de rappel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des élèves et anciens élèves des ENS de Lyon, Fontenay-aux-Roses et Saint-Cloud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.41</w:t>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907582v1</w:t>
+                <w:t xml:space="preserve">hal-02614962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piqûre de rappel</w:t>
+                <w:t xml:space="preserve">Max Sorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des élèves et anciens élèves des ENS de Lyon, Fontenay-aux-Roses et Saint-Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614962v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropologue sentinelle</w:t>
               </w:r>
@@ -2699,51 +2699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD79A04"/>
+    <w:nsid w:val="3726BAC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2930,51 +2930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-3951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225351544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.08.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3355" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01855334v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344904v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342545v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342506v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/books/the-anthem-companion-to-henri-lefebvre-hb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-vie-savante?v=12847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/100520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-3951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225351544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.08.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3355" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01855334v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344904v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342545v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342506v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/books/the-anthem-companion-to-henri-lefebvre-hb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-vie-savante?v=12847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/100520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>