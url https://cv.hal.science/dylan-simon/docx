--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dylan SIMON </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'Université de Lille</w:t>
+        <w:t xml:space="preserve">Maître de conférences en histoire contemporaine, Université de Lille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -126,50 +126,156 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">225351544</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonctions actuelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Université de Lille - IUT</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre de l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UMR 9028 HARTIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Histoire, histoire de l'art, archéologie, textes, images, sociétés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheur associé au laboratoire </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tempora</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Université Rennes 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du comité de rédaction de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, co-responsable des rubriques &amp;quot;Document&amp;quot; et &amp;quot;Livres&amp;quot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -188,1781 +294,1781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sorre à Lille. Les années décisives d’une écologie humaine (1922-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 451, pp.255-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.451.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A different genealogy for twentieth-century ecological thought: Max Sorre’s human ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90, pp.15-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhg.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace, trajectoires d’une catégorie en sciences sociales au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 191 (1), pp.151-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.191.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une plaidoirie académique. Henri Lefebvre proteste contre son exclusion du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.8081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211067v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plaidoirie académique. Henri Lefebvre proteste contre son exclusion du CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.8081⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167582v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éd.), Mémoire pour la défense d’Henri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.172-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.8076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Henri Lefebvre. Enjeux d’une reconnaissance scientifique en sociologie rurale (années 1940-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 210, pp.116-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.30248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites mains de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piqûre de rappel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Max Sorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des élèves et anciens élèves des ENS de Lyon, Fontenay-aux-Roses et Saint-Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614962v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Sorre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piqûre de rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des élèves et anciens élèves des ENS de Lyon, Fontenay-aux-Roses et Saint-Cloud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.41</w:t>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907582v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropologue sentinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde passionnant et incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Rabault-Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chemins de traverse. Nouveaux lieux, nouveaux chantiers, 34 (34), pp.203-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.3342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie en débat. Sur la soutenance de thèse de Chombart de Lauwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.261-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.3355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éd.), La soutenance de thèse de Paul-Henry Chombart de Lauwe : un rapport et un article du Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.253-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.3347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le phare durkheimien. La sociologie française au prisme du Centre d’études sociologiques (1946-1955)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Adell et Jérôme Lamy (dir.), Ce que la science fait à la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.113.0169⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.1253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955846v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Adell et Jérôme Lamy (dir.), Ce que la science fait à la vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sous le phare durkheimien. La sociologie française au prisme du Centre d’études sociologiques (1946-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.1253⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (4), pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.113.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955856v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un géographe de plein vent. Albert Demangeon (1872-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.29240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01855334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc et Marie-Claire Robic (dir.), Des géographes hors-les-murs ? Itinéraires dans un Monde en mouvement (1900-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.319-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un concept écologique fait date. L’invention du « complexe pathogène » en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.253-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.1807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage et l'artifice en géographie. De la physionomie terrestre au paysage humain chez Max Sorre, 1913-1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paysage et culture, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.10958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En finir avec le genre de vie ? Une opposition épistémologique entre Pierre George et Max Sorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1972,91 +2078,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sorre, une écologie humaine. Penser la géographie comme science de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, collection "Histoire environnementale, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2066,455 +2172,455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropologie comme écologie. Jacques Barrau, l’ethnobotanique, le Muséum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un maccarthysme français ? L'exclusion de scientifiques pendant la Guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wolf Feuerhahn; Arnaud Hurel; Serge Reubi. </w:t>
+              <w:t xml:space="preserve">Albrecht Burkardt; Anne Jollet; Anne Massoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quoi l’anthropologie est-elle le nom ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications scientifiques du Muséum, 2026, Archives</w:t>
+              <w:t xml:space="preserve">De l’exclusion à la réconciliation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211670v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un maccarthysme français ? L'exclusion de scientifiques pendant la Guerre froide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’anthropologie comme écologie. Jacques Barrau, l’ethnobotanique, le Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Albrecht Burkardt; Anne Jollet; Anne Massoni. </w:t>
+              <w:t xml:space="preserve">Wolf Feuerhahn; Arnaud Hurel; Serge Reubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’exclusion à la réconciliation ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Rencontres</w:t>
+              <w:t xml:space="preserve">De quoi l’anthropologie est-elle le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications scientifiques du Muséum, 2026, Archives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213726v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beginnings of Lefebvre's career in sociology (1940s and 1950s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tilman Schwarze; Matt Dawson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthem Companion to Henri Lefebvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthem Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-31, 2026, Anthem Companions to Sociology, 9781839998317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de géographes en lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adell Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-84, 2022, 978-2-13-083053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconnaissance paradoxale ? Max Sorre, une identité savante en recompositions (1939-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginsburger N., Robic M.-C. et Tissier J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographes français en Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-116, 2021, 979-10-351-0623-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.100520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2524,114 +2630,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions savantes de Maximilien Sorre (1880-1962) entre conformation et singularisation dans le champ de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Paris 1 Panthéon-Sorbonne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA01H099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04206634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2699,51 +2805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3726BAC3"/>
+    <w:nsid w:val="9B89F494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2930,51 +3036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-3951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225351544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.08.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3355" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01855334v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344904v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342545v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342506v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/books/the-anthem-companion-to-henri-lefebvre-hb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-vie-savante?v=12847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/100520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dylan-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-3951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225351544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/dylan-simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hartis.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites-recherche.univ-rennes2.fr/tempora/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhsh/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.451.0255" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.08.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01955846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01855334v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344904v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342545v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342506v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10958" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/books/the-anthem-companion-to-henri-lefebvre-hb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-vie-savante?v=12847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03226535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/100520" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100520" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>