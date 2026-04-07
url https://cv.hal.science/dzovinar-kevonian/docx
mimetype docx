--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -283,336 +283,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Danse du pendule. Les juristes et l'internationalisation des droits de l'homme, 1920-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, pp.446, 2021, 9791035106478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La danse du pendule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 105, 446 p., 2021, (Internationale), 979-10-351-0647-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Sorbonne, pp.446, 2021, 9791035106478</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés et apatrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Angoustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.312, 2017, Histoire, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés et apatrides : Administrer l'asile en France (1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Angoustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782753554863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03940131v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde(s). Histoire, espaces, relations</w:t>
               </w:r>
@@ -1443,272 +1443,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Écrire l'histoire de la protection des réfugiés et apatrides en France (1920-1960)</w:t>
+                <w:t xml:space="preserve">Conclusion. Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Angoustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angoustures Aline; Kévonian Dzovinar; Mouradian Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-46, 2017, Histoire, 9782753554863</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-280, 2017, Histoire, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546773v1</w:t>
+                <w:t xml:space="preserve">halshs-01546780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diplomates et juristes face à la question de la protection des réfugiés en France. Du Bureau chargé des intérêts des apatrides de Vichy à la mise en place de l'Ofpra (1942-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angoustures Aline; Kévonian Dzovinar; Mouradian Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-280, 2017, Histoire, 9782753554863</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-114, 2017, Histoire, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546780v1</w:t>
+                <w:t xml:space="preserve">halshs-01546778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomates et juristes face à la question de la protection des réfugiés en France. Du Bureau chargé des intérêts des apatrides de Vichy à la mise en place de l'Ofpra (1942-1955)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Écrire l'histoire de la protection des réfugiés et apatrides en France (1920-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Angoustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angoustures Aline; Kévonian Dzovinar; Mouradian Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-114, 2017, Histoire, 9782753554863</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-46, 2017, Histoire, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546778v1</w:t>
+                <w:t xml:space="preserve">halshs-01546773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’histoire des femmes juristes en France jusqu’aux années 1960 : état des lieux et sources de recherche”,</w:t>
               </w:r>
@@ -1989,264 +1989,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Cité internationale universitaire de Paris dans l’atelier de l’historien ». Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Babel étudiante. La Cité internationale universitaire de Paris, 1920-1950, Rennes, PUR, 2013, p. 13-34. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Cimade et l'accueil des réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dzovinar Kévonian; Geneviève Dreyfus-Armand; Marie-Claude Blanc-Chaléard; Marianne Amar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cimade et l'accueil des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-23, 2013, 9782840161608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Cité internationale universitaire de Paris dans la guerre : refuge, occupation et résistances (1938-1944) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dzovinar Kévonian, Guillaume Tronchet (dir.), La Babel étudiante. La Cité internationale universitaire de Paris, 1920-1950, Rennes, PUR, 2013, p. 143-162.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657149v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-01657050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés européens et le Bureau international du travail de 1942 à 1951 : appropriation catégorielle et temporalité transnationale</w:t>
               </w:r>
@@ -2482,239 +2482,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diaspora et communautés arméniennes : actualité historiographique en langue arménienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 ans de Diasporas, 40, pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connected Ogres: Global Sources in the Digital Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Guldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Global histories, 21 (1), pp.73-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mond1.221.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771051v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05023571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments et invisibilité du référent. Les réfugiés arméniens dans l'objectif du photographe Krikor Djololian (Studio Arax)</w:t>
               </w:r>
@@ -2841,273 +2841,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Archives of International Lawyers. Journey, practices and discourse in the historian's workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CROSS-REFERENCING WRITTEN ARCHIVES AND ORAL SOURCES: TRANSCRIPT OF A FILMED INTERVIEW WITH JEAN SALMON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (5), pp.565-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le silence du rescapé exilé. Le compositeur et musicologue arménien R. P. Komitas à Paris (1869-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Poser pour la liberté, 1330 [hors-série automne], pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023506v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-03986254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Dynamiques de la recherche et sources orales</w:t>
               </w:r>
@@ -3256,200 +3256,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. &amp;quot;Faiseurs de droit&amp;quot; : les juristes internationalistes, une approche globale située</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+                <w:t xml:space="preserve">Entretien avec Géraud de Geouffre de La Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.1-20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes ?, 7, pp.159-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.151.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01159904v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+                <w:t xml:space="preserve">hal-01165128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Faiseurs de droit&amp;quot; : les juristes internationalistes, une approche globale située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes ?, 7, pp.159-176. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.151.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165128v1</w:t>
+                <w:t xml:space="preserve">halshs-01159904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Deux siècles de réfugiés : circulations, qualifications, internationalisation »</w:t>
               </w:r>
@@ -5111,151 +5111,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Années 1930 : la dure vie des apatrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.56-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protégés, réfugiés et apatrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00837757v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5410,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/2537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10785" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180510X530130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.095.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2002.403319" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1994.402662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03826864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Favreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02427948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/2537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180510X530130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.095.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2002.403319" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1994.402662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03826864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Favreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02427948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>