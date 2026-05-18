--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1757,173 +1757,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exilés, déplacés et migrants forcés : les réfugiés de la guerre-monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alya Aglan; Robert Franck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1937-1947 : la guerre-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome II, Gallimard, pp.841-882, 2015, Folio Histoire, 9782070464173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Mandelstam and the internationalization of human rights (1869-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miia Halme-Toumisaari; Pamela Slotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting the origins of human rights: Genealogy of a European Idea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.239-266, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835313v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00835317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cimade et les réfugiés : organisation privée et processus de légitimation dans l'espace international, 1945-1951</w:t>
               </w:r>
@@ -5410,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/2537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180510X530130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.095.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2002.403319" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1994.402662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03826864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Favreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02427948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/2537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.149.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180510X530130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.095.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2002.403319" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1994.402662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03826864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Favreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02427948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus-Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>