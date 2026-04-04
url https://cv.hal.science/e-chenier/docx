--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat & mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat &amp; mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025, 12th international conference on multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5740D8F5"/>
+    <w:nsid w:val="40E351DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>