--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat &amp; mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025, 12th international conference on multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic momentum-preserving scheme for incompressible two-phase flows at large density and viscosity ratios: application to droplet impact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon El Ouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2026.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penguin.jl: a Julia code for cut-cell finite-volume PDEs discretization with sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia4PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat &amp; mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025, 12th international conference on multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des transferts thermiques dans la convection forcée d'un gaz en milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique - SFT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2022 - 45eme Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evian les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes finis colocalisés pour des problèmes de convection naturelle 3D:utilisation du solveur direct parallèle MUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40E351DD"/>
+    <w:nsid w:val="1F2C710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Demri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Herbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>