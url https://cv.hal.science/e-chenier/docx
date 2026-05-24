--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic momentum-preserving scheme for incompressible two-phase flows at large density and viscosity ratios: application to droplet impact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon El Ouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2026.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penguin.jl: a Julia code for cut-cell finite-volume PDEs discretization with sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia4PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat &amp; mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025, 12th international conference on multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des transferts thermiques dans la convection forcée d'un gaz en milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique - SFT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2022 - 45eme Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evian les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes finis colocalisés pour des problèmes de convection naturelle 3D:utilisation du solveur direct parallèle MUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chénier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4751-0457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161023053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic momentum-preserving scheme for incompressible two-phase flows at large density and viscosity ratios: application to droplet impact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon El Ouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2026.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart scheme for the Stokes and Navier-Stokes problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04033455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and convergence of the curvature and normal vector discretizations for 3D static and dynamic front-tracking interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 461, pp.111197. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Second Order Conservative Front-Tracking Method with an Original Marker Advection Approach Based on Jump Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1550-1589. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal boundary conditions for convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited analysis of gas convection and heat transfer in micro channels: influence of viscous stress power at wall on Nusselt number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.565-584. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on natural convective flows and onset of flow reversal in asymmetrically heated vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (-), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of aiding mixed convection in vertical channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (7), pp.1125-1134. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-011-0964-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal plate spacing for mixed convection from an array of vertical isothermal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.16--30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural to mixed convection in horizontal and differentially heated annular ducts: linear stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (23-24), pp.5100-5108. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (10), pp.2001-2017. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centred inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (6-7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface radiation on the breakdown of steady natural convection flows in a square, air-filled cavity containing a centered inner body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1252--1262. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Volume Scheme for Diffusion Problems on General Meshes Applying Monotony Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.4193-4213. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080732183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis and numerical experiments for three-dimensional natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of multiple transitions for natural convection in horizontal annuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7-8), pp.1231--1241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of natural convective flows in horizontal annuli: effects of axial and radial aspect ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.104107-1/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical results using a colocated finite-volume scheme on unstructured grids for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.259--276. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790500292093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of free convection in air-filled horizontal annuli: influence of the radius ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (17-18), pp.3889--3907. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for the transport of radionucleides in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:COMG.0000035077.63408.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples et bifurcations des écoulements bidimensionnels de convection naturelle dans une cavité annulaire horizontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (5), pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the liquid bridge hydrodynamics to local capillary contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (9), pp.3109--3117. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1490350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the axisymmetric buoyant-capillary flows in a laterally heated liquid bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions multiples thermocapillaires en zone flottante à gravité nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penguin.jl: a Julia code for cut-cell finite-volume PDEs discretization with sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia4PDEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat &amp; mass transfers in stefan-type flows using a sharp interface two-fluid formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025, 12th international conference on multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA10 - Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Crouzeix-Raviart Scheme for the Stokes Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.245-253, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congès français de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des transferts thermiques dans la convection forcée d'un gaz en milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Demri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique - SFT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics &amp; 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2022 - 45eme Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evian les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Ouda Djaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Fereka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of breakup and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Front-Tracking pour la modélisation de la coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Procchio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du maillage de l’interface dans une approche Front-Tracking pour les écoulements diphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-Tracking approaches for the modelling of interfacial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahia Chibouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets thermiques lors de la convection d'un gaz dans un milieu micro-poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement thermique d'un gaz parfait circulant dans un milieu poreux sous fort gradient de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interpore conference on porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of gas convection in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS FLOWS WITH HEAT TRANSFER IN MICRO CHANNELS: CLARIFICATIONS ABOUT THE NUSSELT NUMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHT17 - ICHMT International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition entre les régimes d'écoulements diffusif et convectif dans un problème d'évaporation instationnaire : modèle thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités convectives dans un modèle thermique du séchage d'une solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H Baudey-Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation numérique de la convection forcée de gaz dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.08613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of compressible forced convection of gases in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Tchekiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on " HEAT TRANSFER and FLUID FLOW in MICROSCALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseille, France. pp.O-128_146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle d'air dans un canal vertical asymétriquement chauffé à flux imposé : exercice de comparaison et solutions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.Article 6144 (USB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions aux limites sur la simulation numérique de la convection mixte dans une conduite plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique (AMT'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc. CDROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the MAC Scheme to some Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rayonnement surfacique sur les recirculations de convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique: Energie Solaire et Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.181--186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacement optimal entre ailettes verticales refroidies par convection mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Padet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the annual Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. pp.187--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined surface radiation and natural convection in a square cavity partially filled with a centered square body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antalya, Turkey. Paper 817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generalization of the MAC scheme on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Discretization methods for viscous flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Finite Volume Method for Two Phase Flow Problems: Formulation and Numerical Results&amp;quot; MS25 Finite Volume Discretizations of Multiphase Darcy Flow Equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability boundaries for transient evaporative Rayleigh-Bénard-Marangoni convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar Nr.84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Namur, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desceliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection naturelle de Rayleigh-Bénard-Marangoni en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Doumenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Finite Scheme for a Diffusion Problem, Satisfying a Local Principle of Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Scaling Up and Modeling for Transport and Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collocated Finite Volume Scheme for the Incompressible Navier-Stokes Equations on General Non-Matching Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for diffusion problems on general meshes ensuring monotony constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chenier And S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Scaling Up and Modeling for Transport and Flow in Porous Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes finis colocalisés pour des problèmes de convection naturelle 3D:utilisation du solveur direct parallèle MUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Front-Tracking Method for Multiphase Flows with a Sharp Interface Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.189-195, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Geometrical Interface Properties for 3D Front-Tracking Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir-André Koffi Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.144-149, 2021, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocapillary flows and vorticity singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narayanan; R. &amp; Schwabe; D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Fluid Dynamics and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.176--199, 2003, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45095-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp Interface Two-Fluid Modelling of Heat & Mass Transfer in Stefan Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Huyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Trouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy-Dong To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma MPFA symétrique pour le problème de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peitavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Cartesian Cut-Cell Method for Two-Phase Diffusion Problems using a Two-Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Libat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Selçuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact pressure elimination for the Crouzeix-Raviart scheme applied to the Stokes and Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2C710A"/>
+    <w:nsid w:val="2283E9A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Demri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Herbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-chenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-0457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161023053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04033455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peitavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Tchekiken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0964-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2FC85648A0D009CF603CC8464FF916554F99C23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.12.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ang&#233;lini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080732183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500292093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kasperski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1490350" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X0D79ZBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336230v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ramdane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Demri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ch&#233;nier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341952v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H Baudey-Laubier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469406v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenier And S. Granet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Herbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761825v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45095-5_9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDSVCSP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>